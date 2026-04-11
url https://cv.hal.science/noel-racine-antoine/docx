--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Noël Racine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noel-racine-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Noël Racine est Maître de Conférences à l’École Universitaire de Recherche des Ecosystèmes des Sciences de la Santé (EUR HEALTHY, campus STAPS) de l’Université Côte d’Azur depuis 2023. Membre du laboratoire LAMHESS, il mène des recherches sur les approches systémiques de la promotion de la santé par l'activité physique dans un contexte syndémique. Ses travaux portent plus particulièrement sur l’analyse des politiques publiques, la mise en œuvre d’interventions et la modélisation de leurs impacts sanitaires et socio-économiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches s’inscrivent dans plusieurs projets en cours. Il coordonne notamment un projet financé par le ministère des Sports intitulé &amp;quot;Étude des déterminants du maintien de l’autonomie, de la promotion des activités physiques et sportives et de lutte contre la sédentarité (ED-APS)&amp;quot;. Il est également responsable du volet « impacts socio-économiques » dans le cadre du projet PreSage (Parcours personnalisé de prévention de la perte d’autonomie chez les personnes âgées : accessibilité, empowerment et adaptations à l’environnement), financé par l’Agence Nationale de la Recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ses fonctions académiques, il poursuit son engagement au service de l’action publique. De 2020 à 2022, il a été chargé de mission recherche au sein du Pôle Ressources National Sport Sante Bien-Être du Ministère des Sports, où il a coordonné le rapport scientifique &amp;quot;Évaluer l’impact socio-économique du sport-santé en France&amp;quot; et contribué à la mise en œuvre de la Stratégie Nationale Sport-Santé 2019-2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, il est membre actif de la Société Française de Santé Publique (SFSP), ainsi que de l’Observatoire Mondial de l’Activité Physique (GoPA!), où il collecte et analyse les données françaises. Il contribue également au groupe de travail sur les « approches politiques de la promotion de l’activité physique » du réseau européen de l’Organisation mondiale de la Santé (OMS). Depuis 2025, il est membre du Centre Collaborateur de l’OMS pour la pensée systémique et l’innovation dans la prévention des maladies non transmissibles, coordonné par le Hub Innovation Vieillissement & Bien-être (Ulysseus) de l’Université Côte d’Azur. Depuis, 2026, il est chercheur visitant au sein du groupe d'études et de recherches en épidémiologie de l'activité physique et de la santé de l'Uniersité de São Paulo.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a multicomponent exercise intervention on fear of falling and gait parameters in community-dwelling older adults: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courtay-Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Aubertin-Leheudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.668. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12877-025-06257-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Policies Do Local Governments Use to Promote Physical Activity? A Comparative Analysis of Municipalities From 4 EU Countries and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Onatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Tuunanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goals and realities in local goverments’ involvement in PA promotion for diverse populations subgroups – a comparative analysis of municipalities from 5 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Oguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting a multimodal exercise program in primary and secondary prevention of mobility disabilty in older adults at risk: guidelines and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jay Rayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2023.1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P01-11 Economic impact of health-enhancing-physical activity from different settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Christèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement 1), pp.i3-i7. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03775376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of barriers and levers of health-enhancing physical activity policies in mid-size French municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiera Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Research Policy and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12961-020-00575-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la mise en œuvre d’une action départementale d’activité physique pour les seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Pjevac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 31 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.191.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration sociale du réseau sport santé bien-être en région Provence-Alpes Côte d’Azur : le rôle prépondérant du médecin prescripteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.129 - 134. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique - Prévention des chute : travail de l’équilibre chez les seniors et les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport de haut niveau et maternité, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Anhoury-Szigeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère chargé des Sports. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la personne dans le changement de ses comportements d’activité physique lors de séances d’ETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Saugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real European Sport Model : research report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layne Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Sejer Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISCA. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les impacts socio-économiques du sport-santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023, https://www.sports.gouv.fr/data-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé par l’activité physique sur le territoire Azuréen : Identification des facteurs politiques et des processus de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Côte d'Azur, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020COAZ4093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03198061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Noël Racine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noel-racine-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Noël Racine est Maître de Conférences à l’École Universitaire de Recherche des Ecosystèmes des Sciences de la Santé (EUR HEALTHY, campus STAPS) de l’Université Côte d’Azur depuis 2023. Membre du laboratoire LAMHESS, il mène des recherches sur les approches systémiques de la promotion de la santé par l'activité physique dans un contexte syndémique. Ses travaux portent plus particulièrement sur l’analyse des politiques publiques, la mise en œuvre d’interventions et la modélisation de leurs impacts sanitaires et socio-économiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches s’inscrivent dans plusieurs projets en cours. Il coordonne notamment un projet financé par le ministère des Sports intitulé &amp;quot;Étude des déterminants du maintien de l’autonomie, de la promotion des activités physiques et sportives et de lutte contre la sédentarité (ED-APS)&amp;quot;. Il est également responsable du volet « impacts socio-économiques » dans le cadre du projet PreSage (Parcours personnalisé de prévention de la perte d’autonomie chez les personnes âgées : accessibilité, empowerment et adaptations à l’environnement), financé par l’Agence Nationale de la Recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ses fonctions académiques, il poursuit son engagement au service de l’action publique. De 2020 à 2022, il a été chargé de mission recherche au sein du Pôle Ressources National Sport Sante Bien-Être du Ministère des Sports, où il a coordonné le rapport scientifique &amp;quot;Évaluer l’impact socio-économique du sport-santé en France&amp;quot; et contribué à la mise en œuvre de la Stratégie Nationale Sport-Santé 2019-2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, il est membre actif de la Société Française de Santé Publique (SFSP), ainsi que de l’Observatoire Mondial de l’Activité Physique (GoPA!), où il collecte et analyse les données françaises. Il contribue également au groupe de travail sur les « approches politiques de la promotion de l’activité physique » du réseau européen de l’Organisation mondiale de la Santé (OMS). Depuis 2025, il est membre du Centre Collaborateur de l’OMS pour la pensée systémique et l’innovation dans la prévention des maladies non transmissibles, coordonné par le Hub Innovation Vieillissement & Bien-être (Ulysseus) de l’Université Côte d’Azur. Depuis, 2026, il est chercheur visitant au sein du groupe d'études et de recherches en épidémiologie de l'activité physique et de la santé de l'Uniersité de São Paulo.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a multicomponent exercise intervention on fear of falling and gait parameters in community-dwelling older adults: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courtay-Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Aubertin-Leheudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.668. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12877-025-06257-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Policies Do Local Governments Use to Promote Physical Activity? A Comparative Analysis of Municipalities From 4 EU Countries and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Onatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Tuunanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goals and realities in local goverments’ involvement in PA promotion for diverse populations subgroups – a comparative analysis of municipalities from 5 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Oguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting a multimodal exercise program in primary and secondary prevention of mobility disabilty in older adults at risk: guidelines and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jay Rayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2023.1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P01-11 Economic impact of health-enhancing-physical activity from different settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Christèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement 1), pp.i3-i7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03775376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of barriers and levers of health-enhancing physical activity policies in mid-size French municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiera Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Research Policy and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12961-020-00575-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la mise en œuvre d’une action départementale d’activité physique pour les seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Pjevac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 31 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.191.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration sociale du réseau sport santé bien-être en région Provence-Alpes Côte d’Azur : le rôle prépondérant du médecin prescripteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.129 - 134. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique - Prévention des chute : travail de l’équilibre chez les seniors et les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport de haut niveau et maternité, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Anhoury-Szigeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère chargé des Sports. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la personne dans le changement de ses comportements d’activité physique lors de séances d’ETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Saugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real European Sport Model : research report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layne Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Sejer Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISCA. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les impacts socio-économiques du sport-santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023, https://www.sports.gouv.fr/data-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé par l’activité physique sur le territoire Azuréen : Identification des facteurs politiques et des processus de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Côte d'Azur, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020COAZ4093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03198061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47D0ECF4"/>
+    <w:nsid w:val="B18C97C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noel-racine-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay-Breuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Delaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Humblot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aubertin-Leheudre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06257-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Messing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Takeda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Onatsu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Tuunanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Sandu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Oguma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jay Rayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.191.0053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manfait" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03593636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ma&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Anhoury-Szigeti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saugeron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03198061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4093" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noel-racine-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay-Breuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Delaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Humblot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aubertin-Leheudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06257-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Messing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Takeda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Onatsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Tuunanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Sandu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Oguma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jay Rayon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.191.0053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manfait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03593636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ma&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Anhoury-Szigeti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saugeron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03198061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>