--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B18C97C0"/>
+    <w:nsid w:val="3E5C3C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>