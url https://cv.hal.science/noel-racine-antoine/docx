--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Noël Racine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noel-racine-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Noël Racine est Maître de Conférences à l’École Universitaire de Recherche des Ecosystèmes des Sciences de la Santé (EUR HEALTHY, campus STAPS) de l’Université Côte d’Azur depuis 2023. Membre du laboratoire LAMHESS, il mène des recherches sur les approches systémiques de la promotion de la santé par l'activité physique dans un contexte syndémique. Ses travaux portent plus particulièrement sur l’analyse des politiques publiques, la mise en œuvre d’interventions et la modélisation de leurs impacts sanitaires et socio-économiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches s’inscrivent dans plusieurs projets en cours. Il coordonne notamment un projet financé par le ministère des Sports intitulé &amp;quot;Étude des déterminants du maintien de l’autonomie, de la promotion des activités physiques et sportives et de lutte contre la sédentarité (ED-APS)&amp;quot;. Il est également responsable du volet « impacts socio-économiques » dans le cadre du projet PreSage (Parcours personnalisé de prévention de la perte d’autonomie chez les personnes âgées : accessibilité, empowerment et adaptations à l’environnement), financé par l’Agence Nationale de la Recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ses fonctions académiques, il poursuit son engagement au service de l’action publique. De 2020 à 2022, il a été chargé de mission recherche au sein du Pôle Ressources National Sport Sante Bien-Être du Ministère des Sports, où il a coordonné le rapport scientifique &amp;quot;Évaluer l’impact socio-économique du sport-santé en France&amp;quot; et contribué à la mise en œuvre de la Stratégie Nationale Sport-Santé 2019-2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, il est membre actif de la Société Française de Santé Publique (SFSP), ainsi que de l’Observatoire Mondial de l’Activité Physique (GoPA!), où il collecte et analyse les données françaises. Il contribue également au groupe de travail sur les « approches politiques de la promotion de l’activité physique » du réseau européen de l’Organisation mondiale de la Santé (OMS). Depuis 2025, il est membre du Centre Collaborateur de l’OMS pour la pensée systémique et l’innovation dans la prévention des maladies non transmissibles, coordonné par le Hub Innovation Vieillissement & Bien-être (Ulysseus) de l’Université Côte d’Azur. Depuis, 2026, il est chercheur visitant au sein du groupe d'études et de recherches en épidémiologie de l'activité physique et de la santé de l'Uniersité de São Paulo.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a multicomponent exercise intervention on fear of falling and gait parameters in community-dwelling older adults: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courtay-Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Aubertin-Leheudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.668. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12877-025-06257-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Policies Do Local Governments Use to Promote Physical Activity? A Comparative Analysis of Municipalities From 4 EU Countries and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Onatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Tuunanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goals and realities in local goverments’ involvement in PA promotion for diverse populations subgroups – a comparative analysis of municipalities from 5 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Oguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting a multimodal exercise program in primary and secondary prevention of mobility disabilty in older adults at risk: guidelines and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jay Rayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2023.1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P01-11 Economic impact of health-enhancing-physical activity from different settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Christèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement 1), pp.i3-i7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03775376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of barriers and levers of health-enhancing physical activity policies in mid-size French municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiera Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Research Policy and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12961-020-00575-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la mise en œuvre d’une action départementale d’activité physique pour les seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Pjevac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 31 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.191.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration sociale du réseau sport santé bien-être en région Provence-Alpes Côte d’Azur : le rôle prépondérant du médecin prescripteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.129 - 134. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique - Prévention des chute : travail de l’équilibre chez les seniors et les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport de haut niveau et maternité, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Anhoury-Szigeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère chargé des Sports. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la personne dans le changement de ses comportements d’activité physique lors de séances d’ETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Saugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real European Sport Model : research report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layne Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Sejer Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISCA. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les impacts socio-économiques du sport-santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023, https://www.sports.gouv.fr/data-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé par l’activité physique sur le territoire Azuréen : Identification des facteurs politiques et des processus de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Côte d'Azur, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020COAZ4093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03198061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Noël Racine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noel-racine-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Noël Racine est Maître de Conférences à l’École Universitaire de Recherche des Ecosystèmes des Sciences de la Santé (EUR HEALTHY, campus STAPS) de l’Université Côte d’Azur depuis 2023. Membre du laboratoire LAMHESS, il mène des recherches sur les approches systémiques de la promotion de la santé par l'activité physique dans un contexte syndémique. Ses travaux portent plus particulièrement sur l’analyse des politiques publiques, la mise en œuvre d’interventions et la modélisation de leurs impacts sanitaires et socio-économiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches s’inscrivent dans plusieurs projets en cours. Il coordonne notamment un projet financé par le ministère des Sports intitulé &amp;quot;Étude des déterminants du maintien de l’autonomie, de la promotion des activités physiques et sportives et de lutte contre la sédentarité (ED-APS)&amp;quot;. Il est également responsable du volet « impacts socio-économiques » dans le cadre du projet PreSage (Parcours personnalisé de prévention de la perte d’autonomie chez les personnes âgées : accessibilité, empowerment et adaptations à l’environnement), financé par l’Agence Nationale de la Recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ses fonctions académiques, il poursuit son engagement au service de l’action publique. De 2020 à 2022, il a été chargé de mission recherche au sein du Pôle Ressources National Sport Sante Bien-Être du Ministère des Sports, où il a coordonné le rapport scientifique &amp;quot;Évaluer l’impact socio-économique du sport-santé en France&amp;quot; et contribué à la mise en œuvre de la Stratégie Nationale Sport-Santé 2019-2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022, il est membre actif de la Société Française de Santé Publique (SFSP), ainsi que de l’Observatoire Mondial de l’Activité Physique (GoPA!), où il collecte et analyse les données françaises. Il contribue également au groupe de travail sur les « approches politiques de la promotion de l’activité physique » du réseau européen de l’Organisation mondiale de la Santé (OMS). Depuis 2025, il est membre du Centre Collaborateur de l’OMS pour la pensée systémique et l’innovation dans la prévention des maladies non transmissibles, coordonné par le Hub Innovation Vieillissement & Bien-être (Ulysseus) de l’Université Côte d’Azur. Depuis, 2026, il est chercheur visitant au sein du groupe d'études et de recherches en épidémiologie de l'activité physique et de la santé de l'Uniersité de São Paulo.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a multicomponent exercise intervention on fear of falling and gait parameters in community-dwelling older adults: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courtay-Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Aubertin-Leheudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.668. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12877-025-06257-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Policies Do Local Governments Use to Promote Physical Activity? A Comparative Analysis of Municipalities From 4 EU Countries and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Onatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Tuunanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goals and realities in local goverments’ involvement in PA promotion for diverse populations subgroups – a comparative analysis of municipalities from 5 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Oguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting a multimodal exercise program in primary and secondary prevention of mobility disabilty in older adults at risk: guidelines and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pageaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jay Rayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2023.1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P01-11 Economic impact of health-enhancing-physical activity from different settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Christèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement 1), pp.i3-i7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03775376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of barriers and levers of health-enhancing physical activity policies in mid-size French municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiera Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Research Policy and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12961-020-00575-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la mise en œuvre d’une action départementale d’activité physique pour les seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Pjevac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 31 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.191.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration sociale du réseau sport santé bien-être en région Provence-Alpes Côte d’Azur : le rôle prépondérant du médecin prescripteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.129 - 134. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique - Prévention des chute : travail de l’équilibre chez les seniors et les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport de haut niveau et maternité, c'est possible !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Anhoury-Szigeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère chargé des Sports. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la personne dans le changement de ses comportements d’activité physique lors de séances d’ETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Saugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real European Sport Model : research report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layne Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Sejer Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISCA. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les impacts socio-économiques du sport-santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023, https://www.sports.gouv.fr/data-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé par l’activité physique sur le territoire Azuréen : Identification des facteurs politiques et des processus de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Côte d'Azur, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020COAZ4093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03198061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E5C3C6F"/>
+    <w:nsid w:val="91EEEFB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noel-racine-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay-Breuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Delaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Humblot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aubertin-Leheudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06257-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Messing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Takeda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Onatsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Tuunanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Sandu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Oguma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jay Rayon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.191.0053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manfait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03593636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ma&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Anhoury-Szigeti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saugeron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03198061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noel-racine-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay-Breuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Delaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Humblot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aubertin-Leheudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06257-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Messing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Takeda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Onatsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Tuunanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Sandu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Oguma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jay Rayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1084" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.191.0053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.02.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manfait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03593636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ma&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Anhoury-Szigeti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saugeron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03198061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>