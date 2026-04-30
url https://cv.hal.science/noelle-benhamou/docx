--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noëlle BENHAMOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Noëlle BENHAMOU, MCF HDR HC en littérature française (INSPE/Université de Picardie Jules Verne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en littérature française (dir. Philippe Hamon, Université Paris III-Sorbonne Nouvelle, 1996), Habilitée à Diriger des Recherches en littérature française du XIXe siècle (garant : Andrea Del Lungo, Sorbonne Université-Paris IV, 2021), Noëlle Benhamou est Maître de Conférences HDR HC en littérature française à l’INSPÉ/Université de Picardie-Jules Verne et membre titulaire du Centre d'Études des Relations et Contacts Linguistiques et Littéraires (CERCLL, UR 4283, Amiens). Dans le prolongement de sa thèse sur les prostituées dans l'oeuvre de Maupassant, elle s’intéresse à la représentation de la femme dans la fiction réaliste-naturaliste, populaire et décadente (1850-1918) dans une perspective sociocritique et poétique. Chercheuse associée à l’ITEM-CNRS-ENS depuis 1995 (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe Zola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), elle est spécialiste de la littérature réaliste-naturaliste du XIXe siècle (roman, nouvelle), en particulier de Maupassant, de ses adaptations et de ses prolongements dans les arts de la scène (théâtre, opéra, opérette) et les médias (cinéma, BD, radio, télévision) des XXe et XXIe siècles. Ses recherches portent aussi sur l’œuvre d’Erckmann-Chatrian, le roman classique pour la jeunesse et l'intermédialité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Noëlle Benhamou. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallmeister éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.488, 2025, Litera, 9782351789209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boule de suif dans tous ses états. Adaptations et réécritures (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536, pp.408, 2025, Histoire des idées et Critique littéraire, 978-2-600-06643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alavoine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard ALAVOINE; Noëlle BENHAMOU; Marie-Françoise LEMONNIER-DELPY. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2025, Littératures et Arts, 978-2-84832-610-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son entrée en master MEEF. QCM Français et Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.476, 2023, 978-2-340-07559-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean LORRAIN, Très Russe, roman, suivi de son adaptation théâtrale par Oscar METENIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle BENHAMOU. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 237, pp.296, 2022, Textes de Littérature moderne et contemporaine, 978-2-7453-5754-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son entrée en master MEEF. QCM Français et Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2021, 978-2-340-04633-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, conteurs et moralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2020, 978-2-251-45114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERCKMANN-CHATRIAN, Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.882, 2020, 978-2-251-45111-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Guy de Maupassant. Clinique de Passy, 1892-1893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances &amp; Savoirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338, 2018, 9782753905788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Mont-Oriol, éd. Noëlle Benhamou, préface de Philippe Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre de Poche, Les Classiques de Poche ; 34605</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2017, 978-2-253-18323-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM de culture générale pour réussir ses concours : IEP, prépas, concours administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.526, 2017, ISBN 978-2-340-02026-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond et Jules de GONCOURT, La Lorette, éd. Noëlle Benhamou, p.465-555 dans Œuvres narratives complètes, t.II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Classiques Garnier, Bibliothèque du XIXe siècle ; 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jean-Louis Cabanès, 978-2-8124-2063-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond et Jules de GONCOURT, Les Actrices, éd. Noëlle Benhamou, p.311-387 dans Œuvres narratives complètes, t.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier, Bibliothèque du XIXe siècle ; 26</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401, 2014, ISBN 978-2-8124-2060-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre et Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, Etonnants Classiques, pp.255, 2014, 978-2-08131-142-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, Théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle Benhamou. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2012, 978-2-35821-073-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle Benhamou, Yvan Leclerc, Emmanuel Vincent. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memini, Bibliographie des écrivains français ; 31</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1688, 2 vol., 2008, 978-88-86609-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Récits d'Afrique, éd. Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Palimpseste, collection Singuliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2005, ISBN 2-915892-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Nouvelles d'Afrique, éd. Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Palimpseste, collection Singuliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121, 2005, ISBN 2-915892-01-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « ces deux têtes dans un bonnet qu'on appelle d'un seul nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard ALAVOINE; Noëlle BENHAMOU; Marie-Françoise LEMONNIER-DELPY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2025, Littératures et Arts, 978-2-84832-610-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, Hetzel et leurs illustrateurs : le cercle des Alsaciens-Lorrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carme Figuerola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écriture collaborative en France au XIXe siècle : des complicités créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Aga, pp.21-38, 2025, L'Orizzonte, 9732336534792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maxime Du Camp et la prostitution dans Paris, ses organes, ses fonctions et sa vie dans la seconde moitié du XIXe siècle : entre sociologie et littérature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry POYET et Nicolas BOURGUINAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maxime Du Camp, deux cents ans après : une incarnation du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.229-242, 2024, 978-2-7453-6142-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donneuses de vie, donneuses de mort : infanticides dans quelques récits noirs (1850-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane FERRY et Sandra PROVINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre, coll. « Genre à lire…et à penser »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « ces deux noms sous un bonnet qu’on appelle d’un seul nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles), dir. Bernard ALAVOINE, Noëlle BENHAMOU et Marie-Françoise LEMONNIER-DELPY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, conteurs et nouvellistes : du fantastique au réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon HOUSSAIS et Michel VIEGNES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bibliophile du bref. Hommage à René Godenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2023, Annales littéraires, n°1040, 978-2-84867-966-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres pornographiques de Maupassant : entre mauvais genre et genre mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges BÊ DUC et Kevin PERROMAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre. L’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme sans nom, femme sans tête : la déshumanisation de la prostituée chez Maupassant et quelques auteurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile MATHIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Extensions sémiotiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison Philibert de Jean Lorrain : entre réalisme et décadence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edyta KOCIUBINSKA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanciers fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 446, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2021, Faux-Titre, 978-90-04-44371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnages de hors-la-loi dans quelques contes d’Erckmann-Chatrian : du conte noir au récit moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raoudha ALLOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature de contrebande : de l’exemple à l’exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.29-45, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parisienne au Bois dans la fiction de 1850 à 1900 : victoire du corps féminin, défaite de la femme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Simone et Pierre DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Parisienne du Second Empire aux années folles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Honoré Champion, pp.77-92, 2020, Romantisme et Modernité, 978-2-7453-5330-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le toutou de la courtisane : l’animal de compagnie dans quelques récits naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul ARON et Clara SADOUN-ÉDOUARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous Dingo ? Une politique de l’animal naturaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.55-65, 2018, Collection CIEL, 9782875931795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lorette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt diaristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, Honoré Champion, pp.305-318, 2017, Bibliothèque des correspondances, 978-2-7453-4672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de France vue par le petit bout de la lorgnette dans quelques nouvelles d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepçion PALACIOS et Pedro MENDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Représentation de l’histoire dans la nouvelle en langue française du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Classiques Garnier, pp.137-153, 2016, Rencontres, 978-2-8124-3624-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans Le Pauvre Amour en chair et Bubu de Montparnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David ROE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles-Louis Philippe romancier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.167-181, 2012, Littératures, 978-2-84516-516-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannes. Du Pays de Caux à la Grande Bleue : Maupassant sur la Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balade à Nice et dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alexandrines, pp.177-185, 2012, Sur les pas des écrivains, 978-2-912319-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loci horribiles dans quelques récits d’Erckmann-Chatrian : comment effrayer, plaire et instruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esperanza BERMEJO LARREA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le ‘locus horribilis’. Manifestations littéraires des espaces hostiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Prensas de la Universidad de Zaragoza, pp.131-146, 2012, Humanidades, 9788415538400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille et le Prussien : quand Méténier confronte deux figures de l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine THOMAS et Karl ZIEGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre au miroir de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Peter Lang, pp.113-123, 2012, Comparatisme et société, 9789052018294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tombouctou », un intrus dans le recueil Contes du jour et de la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel GOUVARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française à l’agrégation de Lettres Modernes. Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.195-210, 2011, Parcours universitaire, 978-2-86781-748-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatou, Croissy. Maupassant canotier : de la Maison Fournaise à la Grenouillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle CRAISSATI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balade en Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alexandrines, pp.183-188, 2011, Sur les pas des écrivains, 2-912319-26-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution : un monstre parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jen-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catulle Mendès et La République des Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.225-241, 2011, Rencontres, 978-2-8124-0364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie critique sélective sur Catulle Mendès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catulle Mendès et La République des Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.275-280, 2011, Rencontres, 978-2-8124-0364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre du Grand-Guignol et les adaptations de récits réalistes-naturalistes (1897-1938). L’exemple de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria CERULLO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proses fin de (XIXe) siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Napoli « L’Orientale », pp.27-45, 2011, Collana di Letterature Comparate, 978-88-95044-99-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vision de M. Nicolas Poirier d’Erckmann-Chatrian, ou le combat de l’illusion contre la vérité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro MENDEZ et Concepción PALACIOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle au XIXe siècle. Auteurs mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.73-91, 2011, 978-3-0343-0630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans dans l’œuvre de Huysmans : à rebours de ceux de Maupassant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme SOLAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joris-Karl Huysmans. 1. Figures et fictions du naturalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, pp.83-102, 2011, La Revue des Lettres Modernes, 978-2-256-91164-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans La Maison Tellier : entre réalité et fantasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia FONYI, Pierre GLAUDES et Alain PAGES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Maupassant. La Maison Tellier. Contes du jour et de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.73-96, 2011, Rencontres, 978-2-8124-0330-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly et Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise MELMOUX-MONTAUBIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly romancier et critique de romans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage, pp.115-132, 2009, Romanesque Hors Série, 978-2-911576-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispinus ou l’histoire interrompue d’Erckmann-Chatrian, ou comment (ne pas) écrire une fantaisie romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepçion PALACIOS BERNAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Récit fantastique en langue française de Hoffmann à Poe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esser editorial, pp.153-166, 2009, 978-84-92488-44-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boule de suif au Théâtre Antoine : de Maupassant à Méténier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario PETRONE et Maria CERULLO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’œuvre de Maupassant au début du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Il Torcoliere, pp.43-59, 2009, Collana di Letterature Comparate, 978-88-95044-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 628-E8 sur les chemins de la prostitution européenne : de l’étape au tapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore REVERZY et Guy DUCREY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en automobile. Octave Mirbeau, écrivain voyageur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.121-134, 2009, Configurations littéraires, 978-2-86820-382-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimini, l’anti-Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Max MEJEAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellinicittà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de La Transparence, pp.83-85, 2009, Cinéphilie, 978-2-35051-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très Russe : du roman à la pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean DE PALACIO et Éric WALBECQ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lorrain, « produit d’extrême civilisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.261-278, 2009, 978-2-87775-470-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui se moque-t-on ? La satire dans les « contes du prétoire » de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie DUVAL et Jean-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre : la satire littéraire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Presses universitaires de Bordeaux, pp.165-181, 2008, Modernités, 978-2-86781-488-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion, destin, déraison : l’amour à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denitza BANTCHEVA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visconti dans la lumière du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corlet, pp.46-50, 2008, CinémAction, 978-2-84706-269-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet de culte détourné : la perversion du signe dans les contes et nouvelles de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea DEL LUNGO et Boris LYON-CAEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman du signe. Fiction et herméneutique au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.197-211, 2007, Essais et Savoirs, 978-2-84292-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du plaisir, M’sieurs dames ? » : entremetteurs et entremetteuses dans l’œuvre de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne PIERREVILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature française et francophone de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDIC, pp.251-268, 2007, 978-2-911981-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Vaudeville au Boulevard : La Piste, pièce de la réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy DUCREY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorien Sardou, un siècle plus tard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.129-144, 2007, Configurations littéraires, 978-2-86820-346-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour est aveugle : raison et sentiments dans Les Emmurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucien Descaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.81-101, 2007, D'après Nature, 978-2-35548-007-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ami Fritz à la scène ou l’Alsace à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Simone Dufief et Jean-Louis Cabanes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du roman au théâtre. Les adaptations théâtrales au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.129-142, 2005, RITM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen du cocher de fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques LEFRERE et Michel PIERSSENS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, sa vie, son œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.41-45, 2005, En marge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille et le cupide : stéréotypes antisémites dans l’œuvre de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne MATARD-BONUCCI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisémythes : l’image des juifs entre culture et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.343-354, 2005, Culture/Médias, 2-84736-104-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du conte fantastique à la parabole : morale laïque dans quelques contes fantastiques d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric LYSØE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.75-90, 2004, Europes littéraires, 2-86820-259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux lauréats oubliés : Alphonse de Châteaubriant et Henri Béraud, mis à l’index pour Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katherine ASHLEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix Goncourt, 1903-2003 : essais critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.109-123, 2004, Modern French Identities, 3-03910-018-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Emma à Edna : l’influence de Flaubert sur L’Éveil de Kate Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole TERRIEN et Yvan LECLERC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madame Bovary, le bovarysme et la littérature de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.39-51, 2004, 2-87775-371-9200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Maupassant, précurseur de celui de Courteline : de La Paix du ménage à La Paix chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Amis de Flaubert et de Maupassant, pp.95-108, 2001, Bulletin Flaubert-Maupassant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale en action de Paul Alexis : entre La Maison Tellier et La Maison Philibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette BECKER et Anne-Simone DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecture des « petits » naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2000, RITM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois de Boulogne, entre ville et nature dans le récit du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2025.28.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « deux plumes jumelles » ? Heurs et malheurs de l’écriture en collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les enjeux de l’écriture collaborative dans la littérature populaire française du XIXe siècle, 27 (20), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2025.27.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d’Erckmann-Chatrian dans la presse satirique de leur époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo ludens : Gianni Rodari, écrivain et pédagogue du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte dans Maître Daniel Rock d’Erckmann-Chatrian : un combat contre le progrès perdu d’avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quêtes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31743/ql.17951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boule de suif en bande dessinée : une adaptation de Li-An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la brièveté au XIXe siècle : les exemples d'Erckmann-Chatrian et de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesff.571091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois conteuses du Nouveau Décaméron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.125-138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh21705.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, roi du Nouveau Décaméron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXX (5), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh21705.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intertextualité dans Les Minuscules », Cahiers Robinson, n°47, « Roald Dahl, la fabrique d’un imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont-Oriol : de la genèse du roman à sa fortune médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans la poésie de Guy de Maupassant : genèse d’une notion clé de l’œuvre en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.403-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins et médicastres dans l’œuvre d’Erckmann-Chatrian : pouvoir sur le corps, pouvoir sur les esprits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scandale des bureaux de placement : la prostitution ancillaire dénoncée par Mirbeau et quelques contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Octave Mirbeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.46-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Level conteur : un héritier du réalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Peur dans l’œuvre d'Erckmann-Chatrian : du folklore au fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Silesiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, I (11), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Oh ! Fuir, partir !ˮ Maupassant au Maghreb : reportage ou écriture de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes, morts violentes et loups-garous dans l’œuvre d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du maître français au Schulmeister prussien : modèle et contre-modèle de l’instituteur dans quelques nouvelles sur l’Alsace annexée (1872-1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sylvie Thorel éd., Simples vies de femmes. Un petit genre narratif du XIXᵉ siècle (Paris, Champion, Romantisme et Modernités ; 151, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Concha Palacios et Pedro Mendez (éd.), Femmes nouvellistes françaises du XIXᵉ siècle (Bern, Peter Lang, 2013), Thélème. Revista Complutense de Estudios Franceses vol. 29, nᵒ 2, 2014, p. 405-408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nao Takaï, Le Corps féminin nu ou paré dans les récits réalistes de la seconde moitié du XIXe siècle. Flaubert, les Goncourt et Zola (Paris, Champion, Romantisme et Modernités ; 147, 2012), Revue d’Histoire Littéraire de la France, n° 2, juin 2014, p. 479-480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Béatrice Laville et Vérane Partensky dir., « Le Roman de la jeune fille » (Cahiers Goncourt, n°20, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Edmond et Jules de Goncourt, Germinie Lacerteux (O.C., t. IV), éd. Sylvie Thorel-Cailleteau (Paris, Champion, TLMC ; 136, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CXIII (1), pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la redécouverte d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XIV (54), pp.59-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fait divers dans Contes du jour et de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostituée : un personnage absent des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ULL Crític</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15-16, pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Caze, Le Martyre d’Annil, roman, suivi de La Sortie d’Angèle, éd. Arnaud Bédat et René-Pierre Colin (Société jurassienne d’Émulation &amp; Du Lérot, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1006-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Leblanc conteur et romancier : disciple de Maupassant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « Deux amis » à Pendant l’armistice d’Armand Charmain. Quand l’adaptation théâtrale se fait patriotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Edmond et Jules de Goncourt, La Fille Elisa (O.C., t. VIII), éd. David Baguley (Paris, Champion, TLMC ; 127, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.723-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jacques Seray, Richard Lesclide. Du Vélocipède illustré à la table de Victor Hugo, co-éd. avec Michel Lesclide (Vélizy, chez l’auteur, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55-56, pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Angels Santa éd., George Sand. La Dame de Nohant. Les Romans champêtres (L’Ull Critic, [Lleida], n°13-14, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52-53, pp.337-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Pierre et Jean, éd. Antonia Fonyi (Paris, GF-Flammarion, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en cage, oiseaux en liberté : vision de la femme chez Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie critique sélective d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’artiste sculpte l’amour. Rêve de pierre dans La Rivale de Henry Kistemaeckers et Eugène Delard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille Elisa : une prostituée atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Arselène Ben Farhat, La Structure de l’enchâssement dans les contes et nouvelles de Guy de Maupassant (Sfax, Imprimerie Reliure d’Art, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations des œuvres d’Erckmann-Chatrian à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Kris Vassilev, Le Récit de vengeance au XIXe siècle. Mérimée, Dumas, Balzac, Barbey d’Aurevilly (Toulouse, Presses universitaires du Mirail, 2008), Les Lettres romanes [Louvain], LXIII, nᵒ 3-4, 2009, p. 349-352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bel-Ami, notes et dossier Jean-Claude Jørgensen (Paris, Hatier, Classiques &amp; Cie ; 30, 2004), Le Horla et autres nouvelles fantastiques (1875-1890), éd. Thierry Ozwald (Paris, Hatier, Classiques et Cie ; 52, 2006), La Maison Tellier, éd. Guy Palayret (Paris, Nathan, Carrés classiques ; 19, 2006), Boule de suif, éd. Danièle Marin (Paris, Gallimard, Folioplus classiques ; 103, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82, pp.352-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riou, illustrateur d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres et documents inédits [4 lettres inédites de Guy de Maupassant]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R.I.N.: Cahiers de recherches des instituts néerlandais de langue et de littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir Maupassant. Étude de réception : 1950-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.73-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu Harriett de Louis Mullem : un conte bien étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihilisme et anarchisme vus par Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il diavolo (2005) d’Andrea Lodovichetti : du conte noir à la fable métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R.I.N.: Cahiers de recherches des instituts néerlandais de langue et de littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence A. Gregorio, Maupassant’s Fiction and the Darwinian View of Life (New York, Peter Lang, Currents in Comparative Romance Languages and Literatures, vol. 143, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Louis Cabanès et Jean-Pierre Saïdah éd., La Fantaisie post-romantique (Toulouse, Presses universitaires du Mirail, coll. Cribles, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LX, 1-2, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Zola dans la fiction maupassantienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, III (9), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille Élisa à la scène : sur quelques reprises (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sir Arthur Conan Doyle, Sous la lampe rouge (Arles, Actes Sud, collection « Un endroit où aller », 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Age dans l’œuvre de Maupassant : Histoire, Légende, Poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVII (2), pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, Reinach et le « coup de pied de l’âne » : une caricature du Pilori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola contre Hitler : un pastiche anti-nazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.269-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Larry Duffy, Le Grand Transit Moderne. Mobility, Modernity and French Naturalist Fiction (Amsterdam, Rodopi, coll. « Faux Titre » nᵒ 260, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.319-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’oeil et l’esprit : le fantastique ou la question du réel”, compte rendu de Michel Viegnes, Le Fantastique (Paris, Flammarion, GF-Corpus Lettres, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, VII (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voleuse d’enfants d’Erckmann-Chatrian : monstre narratif ou conte cruel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Ugo Pandolfi, La Vendetta de Sherlock Holmes, texte intégral des carnets d’Ugo Pandolfi..., édition établie et présentée par Jean Pandolfi-Crozier (Paris, Éditions Little Big Man, collection Voyageurs oubliés, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant chez le docteur Meuriot : dossier inédit. Ce que Georges Normandy a caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rois, ou Mademoiselle Fifi au miroir de la parodie. Étude d’un diptyque ironique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37-38, pp.215-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A Further Selection of the Chroniques of Maupassant, ed. Adrian C. Ritchie (Oxford, Peter Lang, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine critique français : l’exemple des thèses (1900-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Zola revient d’entre les morts : Contes de l’au-delà sous la dictée de l’esprit d’Émile Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.189-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nouvelle Miss Harriet à l’opérette Miss Helyett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daudet pastiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Alsace perdue : le patriotisme dans La Dernière Classe de Daudet et Le Trompette des hussards bleus d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fantastique maupassantien : la femme surnaturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XX (38), pp.77-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nadine Satiat, Maupassant (Paris, Flammarion, Grandes Biographies, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.321-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28-29, pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Le Horla, éd. Christine Bénévent (Paris, Gallimard, Folioplus Classiques n°1, 2003), et Guy de Maupassant, Nouvelles (1881-1888), éd. Dominique Barrillon (Paris, Hatier, Classiques &amp; Cie n°18, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Yvan Leclerc éd., Flaubert – Le Poittevin – Maupassant Une affaire de famille littéraire (actes du colloque international de Fécamp 27-28 octobre 2000, Mont-Saint-Aignan, Publications de l’Université de Rouen ; 327, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.320-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Claude Duchet, Dominique Pety, Philippe Régnier, Bibliographie du dix-neuvième siècle. Année 2002. (Paris, Presses universitaires de la Sorbonne Nouvelle, 2004), Acta Fabula, vol. V, nᵒ 3, juin 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, A Selection of the Political Journalism, ed. Adrian C. Ritchie (New York, Peter Lang, 1999) et A Selection of the Chroniques (1881-1887) (New York, Peter Lang, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.356-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant dans le Journal des Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.283-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Imitation dans Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier 1718 : Maupassant à Passy, aux sources de la légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Honnorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.5-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de la parodie : l’exemple de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du centre de recherche « Études sur le roman du second demi-siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Femme défenestrée chez Maupassant et Daudet. Étude d’un itinéraire intertextuel dans Les Femmes d’artistes, Le Modèle et Sapho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, lecteur de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prostituée et le livre : fonctions du livre dans quelques romans de filles (1875-1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31-32, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fauvel éd., Maupassant 2000 (actes des colloques organisés par l’Association des Amis de Flaubert et de Maupassant à l’occasion du cent cinquantième anniversaire de la naissance de l’écrivain, Bulletin Flaubert-Maupassant, n°9, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles Castella, Les Récits et nouvelles réalistes de Maupassant, apôtre du Marché-Dieu, lecture socio-génétique (Lausanne, L’Âge d’Homme, 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le jeune Zola monte un canular…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116, pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Litzelmann : la mystérieuse dame en gris de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73, pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amour maternel dans l’œuvre de Maupassant : une grande vertu des femmes de petite vertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’influence du fait divers : les Chroniques et Contes de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 97, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saveurs et parfums d’Orient dans les écrits de Maupassant sur le Maghreb : sensualité et poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de Guy de Maupassant au Maghreb : le réel et la fiction ou la naissance d’une écriture hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha TRABELSI et Arselène BEN FAHRAT, Mar 2023, Sfax, Tunisie, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art de la brièveté au XIXe siècle : les exemples d’Erckmann-Chatrian et de Maupassant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'AFUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro MENDEZ, Apr 2023, Murcie, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo ludens : Gianni Rodari, écrivain et pédagogue du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gianni Rodari, conteur et pédagogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beauvais, France. pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Erckmann-Chatrian : « deux plumes jumelles » ? Heurs et malheurs de l'écriture en collaboration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La escritura colaboratriva en la Francia decimononica : posturas y perspectivas, jornadas de investigacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carme FIGUEROLA, Nov 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Phalsbourg à Waterloo : l'histoire de Joseph Bertha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du bicentenaire de la naissance d'Emile Erckmann, Phalsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Phalsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vosges d’Émile Erckmann et d’Alexandre Chatrian : entre réalité et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La Lorraine des écrivains : création littéraire et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole BISENIUS-PENIN, Dec 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums de femmes pour hommes à femmes : poétique de l’odorat dans quelques contes de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums de littérature ou l’odeur des mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thanh-Vân TON-THAT, Dec 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Promenade au Bois dans le roman du XIXᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie parisienne, une langue, un mythe, un style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Émile Zola, La Bête humaine, éd. Olivier Lumbroso, Oeuvres complètes. Les Rougon-Macquart, XVII (Paris, Classiques Garnier, Bibliothèque du XIXe siècle ; 96, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.384-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface &amp;quot;Maupassant, le fantastiqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Récits fantastiques, Paris, Éditions Bragelonne, 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Céline Brossillon, Le Taureau triste. La solitude du célibataire de Maupassant (Paris, CNRS Éditions, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, p.490-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des Cahiers Robinson, n°53, Les Grandes Vacances, dir. Francis Marcoin, Le Rocambole, n°103-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.319-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des Cahiers Robinson, n°51, Ces petites filles qui lisent, dir. Justine Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.346-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Olivier Lumbroso, Jean-Sébastien Macke et Jean-Michel Pottier (dir), Émile Zola et le Naturalisme, en tous genres, mélanges offerts à Alain Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Céline Léger, Jules Vallès, la fabrique médiatique de l'événement (1857-1870) (Saint-Étienne, Presses Universitaires de Saint-Étienne, Le XIXe siècle en représentation, 2021), Cahiers naturalistes, n° 96, 2022, p. 332-333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Louis Cabanès et Pierre-Jean Dufief, Les Frères Goncourt. Hommes de lettres (Paris, Fayard, Biographies, 2020), Revue d’Histoire Littéraire de la France, n° 1, mars 2021, p. 240-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christopher Lloyd, Guy de Maupassant (London, Reaktion Books, Critical Lives, 2020), H-France, Vol . XXI, n° 52, March 2021. https://h-france.net/vol21reviews/vol21no52Benhamou.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Chroniques, t. I (1876-mars 1882), éd. Marie-Françoise Melmoux-Montaubin et Anne Geisler-Szmulewicz (Paris, Classiques Garnier, Œuvres complètes de Guy de Maupassant, dir. Antonia Fonyi, 2019), Revue d’Histoire Littéraire de la France, n° 4, 2020, p. 998-999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Didier Philippot, Guy de Maupassant et l’affolant mystère de la vie. Essai sur l’œuvre fantastique (Paris, Classiques Garnier, Études romantiques et dix-neuviémistes ; 91, 2019), Revue d’Histoire Littéraire de la France, n° 1, mars 2020, p. 228-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Edmond de Goncourt, Chérie, éd. Dominique Pety, Œuvres narratives complètes, sous la direction de Jean-Louis Cabanès, t. XII (Paris, Classiques Garnier, coll. « Bibliothèque du XIXe siècle » n°57, 2018), Revue d’Histoire Littéraire de la France, n° 3, 2019, p. 733-734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alexandre Dumas, Les Quarante-cinq, éd. Marie Palewska (Paris, Gallimard, Folio, 2019), Le Rocambole, Bulletin des Amis du Roman Populaire, n°88-89, automne-hiver 2019, p. 310-311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Naturalisme. ─ Vous avez dit naturalismes ?, dir. Céline Grenaud-Tostain et Olivier Lumbroso (Paris, Presses Sorbonne Nouvelle, 2016), Revue d’Histoire Littéraire de la France, n°4, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Éléonore Reverzy, Portrait de l’artiste en fille de joie. La littérature publique (Paris, CNRS éditions, 2016), Revue d’Histoire Littéraire de la France, n° 3, septembre 2018, p. 727-728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Arselène Ben Farhat éd., Les Marges en littérature (Sfax, Nouha editions, CRLDC, 2016), Anales de Filologià francesa, n°25, 2017, p. 463-464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guy de Maupassant », Les Essentiels de la littérature, BnF-Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sophie-Valentine Borloz, « Les femmes qui se parfument doivent être admirées de loin ». Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villiers de l’Isle-Adam, Postface de Marta Caraion (Lausanne, Éditions Archipel, vol. 22, 2015), Revue d’Histoire Littéraire de la France, n°2, juin 2017, p. 470-472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Salaün, Jean-Louis Dubut de Laforest. Un écrivain populaire (Dijon, Éditions Universitaires de Dijon, 2015), Le Rocambole, n°74, printemps 2016, p. 167-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Salaün, Jean-Louis Dubut de Laforest. Un écrivain populaire (Dijon, Éditions Universitaires de Dijon, 2015), Revue d’Histoire Littéraire de la France, n°4, décembre 2016, p. 991-992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de David Evans et Kate Griffiths éd., Pleasure and Pain in Nineteenth-Century French Literature and Culture (Amsterdam, Rodopi, Faux Titre, 2008), Les Lettres romanes [Louvain], LXIII, n°3-4, 2009, p. 362-366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Un joli monde. Romans de la prostitution, éd. Daniel Grojnowski et Mireille Dottin-Orsini (Paris, Robert Laffont, Bouquins, 2008), Cahiers Goncourt, n°15, 2008, p. 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Floriane Place-Verghnes, Jeux pragmatiques dans les Contes et Nouvelles de Guy de Maupassant (Paris, Honoré Champion, Romantisme et Modernités ; 88, 2005), Romantisme, site de la SERD, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Larry Duffy, Le Grand Transit Moderne. Mobility, Modernity and French Naturalist Fiction (Amsterdam, Rodopi, Faux Titre ; 260, 2005), Les Lettres romanes [Louvain], LX, n°3-4, 2006, p. 394-395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bernard Demont, Représentations spatiales et narration dans les contes et nouvelles de Guy de Maupassant. Une rhétorique de l’espace géographique (Paris, Honoré Champion, Romantisme et Modernités, 2005), Revue d’Histoire Littéraire de la France, CVI, n°4, octobre-décembre 2006, p. 1008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence A. Gregorio, Maupassant’s Fiction and the Darwinian View of Life (New York, Peter Lang, Currents in Comparative Romance Languages and Literatures, vol. 143, 2005), Les Lettres romanes [Louvain], LX, n°3-4, 2006, p. 396-398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Lysøe éd., Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian (Strasbourg, Presses universitaires de Strasbourg, Collections de l’Université de Haute-Alsace, Centre de Recherche sur l’Europe littéraire, 2004), Le Rocambole, Bulletin des Amis du Roman populaire, n°30, printemps 2005, p.134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Lysøe éd., Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian (Strasbourg, Presses universitaires de Strasbourg, Collections de l’Université de Haute-Alsace, Centre de Recherche sur l’Europe littéraire, 2004), Les Cahiers naturalistes, n°79, 2005, p.386-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant sur les chemins d’Algérie, textes rassemblés et présentés par Jean Emmanuel (Paris, Magellan & Cie, Traces et Fragments, 2003), Les Cahiers naturalistes, n°78, 2004, p. 325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Joëlle Bonnin-Ponnier, Le Restaurant dans le roman naturaliste. Narration et évaluation (Paris, Honoré Champion, Romantisme et Modernités n°48, 2002), Les Cahiers naturalistes, n°77, 2003, p. 355-356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans Färnlöf, L’Art du récit court. Pantins et parasites dans les nouvelles de Maupassant (Université de Stockholm, éd. Gunnel Engwall & Jane Nystedt, Forskningsrapporter/Cahiers de la recherche n°12, 2000), Les Cahiers naturalistes, n°76, 2002, p. 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Des Vers et autres poèmes, éd. Emmanuel Vincent (Mont-Saint-Aignan, Publications de l’Université de Rouen n°309, 2001), Les Cahiers naturalistes, n°76, 2002, p. 268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Émile Neaumet, Un flic à la Belle Époque. Anarchistes, assassins mondains et scandales politiques (Paris, Albin Michel, 1998), Romantisme, n°107, 2000, p. 106-107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision du Prussien dans les récits d’Erckmann-Chatrian après 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noëlle BENHAMOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Noëlle BENHAMOU, MCF HDR HC en littérature française (INSPE/Université de Picardie Jules Verne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en littérature française (dir. Philippe Hamon, Université Paris III-Sorbonne Nouvelle, 1996), Habilitée à Diriger des Recherches en littérature française du XIXe siècle (garant : Andrea Del Lungo, Sorbonne Université-Paris IV, 2021), Noëlle Benhamou est Maître de Conférences HDR HC en littérature française à l’INSPÉ/Université de Picardie-Jules Verne et membre titulaire du Centre d'Études des Relations et Contacts Linguistiques et Littéraires (CERCLL, UR 4283, Amiens). Dans le prolongement de sa thèse sur les prostituées dans l'oeuvre de Maupassant, elle s’intéresse à la représentation de la femme dans la fiction réaliste-naturaliste, populaire et décadente (1850-1918) dans une perspective sociocritique et poétique. Chercheuse associée à l’ITEM-CNRS-ENS depuis 1995 (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe Zola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), elle est spécialiste de la littérature réaliste-naturaliste du XIXe siècle (roman, nouvelle), en particulier de Maupassant, de ses adaptations et de ses prolongements dans les arts de la scène (théâtre, opéra, opérette) et les médias (cinéma, BD, radio, télévision) des XXe et XXIe siècles. Ses recherches portent aussi sur l’œuvre d’Erckmann-Chatrian, le roman classique pour la jeunesse et l'intermédialité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Noëlle Benhamou. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallmeister éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.488, 2025, Litera, 9782351789209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boule de suif dans tous ses états. Adaptations et réécritures (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536, pp.408, 2025, Histoire des idées et Critique littéraire, 978-2-600-06643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alavoine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard ALAVOINE; Noëlle BENHAMOU; Marie-Françoise LEMONNIER-DELPY. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2025, Littératures et Arts, 978-2-84832-610-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son entrée en master MEEF. QCM Français et Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.476, 2023, 978-2-340-07559-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean LORRAIN, Très Russe, roman, suivi de son adaptation théâtrale par Oscar METENIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle BENHAMOU. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 237, pp.296, 2022, Textes de Littérature moderne et contemporaine, 978-2-7453-5754-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son entrée en master MEEF. QCM Français et Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2021, 978-2-340-04633-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERCKMANN-CHATRIAN, Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.882, 2020, 978-2-251-45111-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, conteurs et moralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2020, 978-2-251-45114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Guy de Maupassant. Clinique de Passy, 1892-1893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances &amp; Savoirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338, 2018, 9782753905788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Mont-Oriol, éd. Noëlle Benhamou, préface de Philippe Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre de Poche, Les Classiques de Poche ; 34605</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2017, 978-2-253-18323-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM de culture générale pour réussir ses concours : IEP, prépas, concours administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.526, 2017, ISBN 978-2-340-02026-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond et Jules de GONCOURT, La Lorette, éd. Noëlle Benhamou, p.465-555 dans Œuvres narratives complètes, t.II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Classiques Garnier, Bibliothèque du XIXe siècle ; 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jean-Louis Cabanès, 978-2-8124-2063-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond et Jules de GONCOURT, Les Actrices, éd. Noëlle Benhamou, p.311-387 dans Œuvres narratives complètes, t.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier, Bibliothèque du XIXe siècle ; 26</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401, 2014, ISBN 978-2-8124-2060-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre et Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, Etonnants Classiques, pp.255, 2014, 978-2-08131-142-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, Théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle Benhamou. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2012, 978-2-35821-073-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle Benhamou, Yvan Leclerc, Emmanuel Vincent. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memini, Bibliographie des écrivains français ; 31</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1688, 2 vol., 2008, 978-88-86609-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Récits d'Afrique, éd. Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Palimpseste, collection Singuliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2005, ISBN 2-915892-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Nouvelles d'Afrique, éd. Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Palimpseste, collection Singuliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121, 2005, ISBN 2-915892-01-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « ces deux têtes dans un bonnet qu'on appelle d'un seul nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard ALAVOINE; Noëlle BENHAMOU; Marie-Françoise LEMONNIER-DELPY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2025, Littératures et Arts, 978-2-84832-610-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, Hetzel et leurs illustrateurs : le cercle des Alsaciens-Lorrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carme Figuerola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écriture collaborative en France au XIXe siècle : des complicités créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Aga, pp.21-38, 2025, L'Orizzonte, 9732336534792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maxime Du Camp et la prostitution dans Paris, ses organes, ses fonctions et sa vie dans la seconde moitié du XIXe siècle : entre sociologie et littérature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry POYET et Nicolas BOURGUINAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maxime Du Camp, deux cents ans après : une incarnation du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.229-242, 2024, 978-2-7453-6142-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donneuses de vie, donneuses de mort : infanticides dans quelques récits noirs (1850-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane FERRY et Sandra PROVINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre, coll. « Genre à lire…et à penser »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « ces deux noms sous un bonnet qu’on appelle d’un seul nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles), dir. Bernard ALAVOINE, Noëlle BENHAMOU et Marie-Françoise LEMONNIER-DELPY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, conteurs et nouvellistes : du fantastique au réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon HOUSSAIS et Michel VIEGNES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bibliophile du bref. Hommage à René Godenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2023, Annales littéraires, n°1040, 978-2-84867-966-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres pornographiques de Maupassant : entre mauvais genre et genre mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges BÊ DUC et Kevin PERROMAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre. L’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme sans nom, femme sans tête : la déshumanisation de la prostituée chez Maupassant et quelques auteurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile MATHIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Extensions sémiotiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison Philibert de Jean Lorrain : entre réalisme et décadence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edyta KOCIUBINSKA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanciers fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 446, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2021, Faux-Titre, 978-90-04-44371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnages de hors-la-loi dans quelques contes d’Erckmann-Chatrian : du conte noir au récit moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raoudha ALLOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature de contrebande : de l’exemple à l’exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.29-45, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parisienne au Bois dans la fiction de 1850 à 1900 : victoire du corps féminin, défaite de la femme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Simone et Pierre DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Parisienne du Second Empire aux années folles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Honoré Champion, pp.77-92, 2020, Romantisme et Modernité, 978-2-7453-5330-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le toutou de la courtisane : l’animal de compagnie dans quelques récits naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul ARON et Clara SADOUN-ÉDOUARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous Dingo ? Une politique de l’animal naturaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.55-65, 2018, Collection CIEL, 9782875931795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lorette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt diaristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, Honoré Champion, pp.305-318, 2017, Bibliothèque des correspondances, 978-2-7453-4672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de France vue par le petit bout de la lorgnette dans quelques nouvelles d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepçion PALACIOS et Pedro MENDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Représentation de l’histoire dans la nouvelle en langue française du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Classiques Garnier, pp.137-153, 2016, Rencontres, 978-2-8124-3624-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loci horribiles dans quelques récits d’Erckmann-Chatrian : comment effrayer, plaire et instruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esperanza BERMEJO LARREA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le ‘locus horribilis’. Manifestations littéraires des espaces hostiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Prensas de la Universidad de Zaragoza, pp.131-146, 2012, Humanidades, 9788415538400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans Le Pauvre Amour en chair et Bubu de Montparnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David ROE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles-Louis Philippe romancier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.167-181, 2012, Littératures, 978-2-84516-516-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannes. Du Pays de Caux à la Grande Bleue : Maupassant sur la Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balade à Nice et dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alexandrines, pp.177-185, 2012, Sur les pas des écrivains, 978-2-912319-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille et le Prussien : quand Méténier confronte deux figures de l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine THOMAS et Karl ZIEGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre au miroir de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Peter Lang, pp.113-123, 2012, Comparatisme et société, 9789052018294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans La Maison Tellier : entre réalité et fantasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia FONYI, Pierre GLAUDES et Alain PAGES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Maupassant. La Maison Tellier. Contes du jour et de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.73-96, 2011, Rencontres, 978-2-8124-0330-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans dans l’œuvre de Huysmans : à rebours de ceux de Maupassant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme SOLAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joris-Karl Huysmans. 1. Figures et fictions du naturalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, pp.83-102, 2011, La Revue des Lettres Modernes, 978-2-256-91164-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie critique sélective sur Catulle Mendès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catulle Mendès et La République des Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.275-280, 2011, Rencontres, 978-2-8124-0364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatou, Croissy. Maupassant canotier : de la Maison Fournaise à la Grenouillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle CRAISSATI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balade en Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alexandrines, pp.183-188, 2011, Sur les pas des écrivains, 2-912319-26-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tombouctou », un intrus dans le recueil Contes du jour et de la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel GOUVARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française à l’agrégation de Lettres Modernes. Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.195-210, 2011, Parcours universitaire, 978-2-86781-748-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution : un monstre parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jen-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catulle Mendès et La République des Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.225-241, 2011, Rencontres, 978-2-8124-0364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre du Grand-Guignol et les adaptations de récits réalistes-naturalistes (1897-1938). L’exemple de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria CERULLO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proses fin de (XIXe) siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Napoli « L’Orientale », pp.27-45, 2011, Collana di Letterature Comparate, 978-88-95044-99-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vision de M. Nicolas Poirier d’Erckmann-Chatrian, ou le combat de l’illusion contre la vérité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro MENDEZ et Concepción PALACIOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle au XIXe siècle. Auteurs mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.73-91, 2011, 978-3-0343-0630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très Russe : du roman à la pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean DE PALACIO et Éric WALBECQ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lorrain, « produit d’extrême civilisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.261-278, 2009, 978-2-87775-470-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimini, l’anti-Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Max MEJEAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellinicittà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de La Transparence, pp.83-85, 2009, Cinéphilie, 978-2-35051-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly et Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise MELMOUX-MONTAUBIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly romancier et critique de romans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage, pp.115-132, 2009, Romanesque Hors Série, 978-2-911576-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispinus ou l’histoire interrompue d’Erckmann-Chatrian, ou comment (ne pas) écrire une fantaisie romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepçion PALACIOS BERNAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Récit fantastique en langue française de Hoffmann à Poe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esser editorial, pp.153-166, 2009, 978-84-92488-44-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boule de suif au Théâtre Antoine : de Maupassant à Méténier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario PETRONE et Maria CERULLO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’œuvre de Maupassant au début du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Il Torcoliere, pp.43-59, 2009, Collana di Letterature Comparate, 978-88-95044-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 628-E8 sur les chemins de la prostitution européenne : de l’étape au tapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore REVERZY et Guy DUCREY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en automobile. Octave Mirbeau, écrivain voyageur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.121-134, 2009, Configurations littéraires, 978-2-86820-382-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui se moque-t-on ? La satire dans les « contes du prétoire » de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie DUVAL et Jean-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre : la satire littéraire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Presses universitaires de Bordeaux, pp.165-181, 2008, Modernités, 978-2-86781-488-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion, destin, déraison : l’amour à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denitza BANTCHEVA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visconti dans la lumière du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corlet, pp.46-50, 2008, CinémAction, 978-2-84706-269-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Vaudeville au Boulevard : La Piste, pièce de la réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy DUCREY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorien Sardou, un siècle plus tard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.129-144, 2007, Configurations littéraires, 978-2-86820-346-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet de culte détourné : la perversion du signe dans les contes et nouvelles de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea DEL LUNGO et Boris LYON-CAEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman du signe. Fiction et herméneutique au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.197-211, 2007, Essais et Savoirs, 978-2-84292-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du plaisir, M’sieurs dames ? » : entremetteurs et entremetteuses dans l’œuvre de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne PIERREVILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature française et francophone de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDIC, pp.251-268, 2007, 978-2-911981-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour est aveugle : raison et sentiments dans Les Emmurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucien Descaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.81-101, 2007, D'après Nature, 978-2-35548-007-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen du cocher de fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques LEFRERE et Michel PIERSSENS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, sa vie, son œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.41-45, 2005, En marge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ami Fritz à la scène ou l’Alsace à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Simone Dufief et Jean-Louis Cabanes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du roman au théâtre. Les adaptations théâtrales au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.129-142, 2005, RITM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille et le cupide : stéréotypes antisémites dans l’œuvre de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne MATARD-BONUCCI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisémythes : l’image des juifs entre culture et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.343-354, 2005, Culture/Médias, 2-84736-104-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du conte fantastique à la parabole : morale laïque dans quelques contes fantastiques d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric LYSØE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.75-90, 2004, Europes littéraires, 2-86820-259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux lauréats oubliés : Alphonse de Châteaubriant et Henri Béraud, mis à l’index pour Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katherine ASHLEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix Goncourt, 1903-2003 : essais critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.109-123, 2004, Modern French Identities, 3-03910-018-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Emma à Edna : l’influence de Flaubert sur L’Éveil de Kate Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole TERRIEN et Yvan LECLERC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madame Bovary, le bovarysme et la littérature de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.39-51, 2004, 2-87775-371-9200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Maupassant, précurseur de celui de Courteline : de La Paix du ménage à La Paix chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Amis de Flaubert et de Maupassant, pp.95-108, 2001, Bulletin Flaubert-Maupassant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale en action de Paul Alexis : entre La Maison Tellier et La Maison Philibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette BECKER et Anne-Simone DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecture des « petits » naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2000, RITM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois de Boulogne, entre ville et nature dans le récit du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2025.28.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « deux plumes jumelles » ? Heurs et malheurs de l’écriture en collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les enjeux de l’écriture collaborative dans la littérature populaire française du XIXe siècle, 27 (20), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2025.27.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d’Erckmann-Chatrian dans la presse satirique de leur époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte dans Maître Daniel Rock d’Erckmann-Chatrian : un combat contre le progrès perdu d’avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quêtes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31743/ql.17951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo ludens : Gianni Rodari, écrivain et pédagogue du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boule de suif en bande dessinée : une adaptation de Li-An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la brièveté au XIXe siècle : les exemples d'Erckmann-Chatrian et de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesff.571091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois conteuses du Nouveau Décaméron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.125-138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh21705.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, roi du Nouveau Décaméron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXX (5), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh21705.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intertextualité dans Les Minuscules », Cahiers Robinson, n°47, « Roald Dahl, la fabrique d’un imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont-Oriol : de la genèse du roman à sa fortune médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans la poésie de Guy de Maupassant : genèse d’une notion clé de l’œuvre en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.403-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scandale des bureaux de placement : la prostitution ancillaire dénoncée par Mirbeau et quelques contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Octave Mirbeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.46-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins et médicastres dans l’œuvre d’Erckmann-Chatrian : pouvoir sur le corps, pouvoir sur les esprits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Level conteur : un héritier du réalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Peur dans l’œuvre d'Erckmann-Chatrian : du folklore au fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Silesiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, I (11), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Oh ! Fuir, partir !ˮ Maupassant au Maghreb : reportage ou écriture de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du maître français au Schulmeister prussien : modèle et contre-modèle de l’instituteur dans quelques nouvelles sur l’Alsace annexée (1872-1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes, morts violentes et loups-garous dans l’œuvre d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sylvie Thorel éd., Simples vies de femmes. Un petit genre narratif du XIXᵉ siècle (Paris, Champion, Romantisme et Modernités ; 151, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Concha Palacios et Pedro Mendez (éd.), Femmes nouvellistes françaises du XIXᵉ siècle (Bern, Peter Lang, 2013), Thélème. Revista Complutense de Estudios Franceses vol. 29, nᵒ 2, 2014, p. 405-408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nao Takaï, Le Corps féminin nu ou paré dans les récits réalistes de la seconde moitié du XIXe siècle. Flaubert, les Goncourt et Zola (Paris, Champion, Romantisme et Modernités ; 147, 2012), Revue d’Histoire Littéraire de la France, n° 2, juin 2014, p. 479-480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Béatrice Laville et Vérane Partensky dir., « Le Roman de la jeune fille » (Cahiers Goncourt, n°20, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Edmond et Jules de Goncourt, Germinie Lacerteux (O.C., t. IV), éd. Sylvie Thorel-Cailleteau (Paris, Champion, TLMC ; 136, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CXIII (1), pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la redécouverte d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XIV (54), pp.59-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Leblanc conteur et romancier : disciple de Maupassant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fait divers dans Contes du jour et de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostituée : un personnage absent des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ULL Crític</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15-16, pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Caze, Le Martyre d’Annil, roman, suivi de La Sortie d’Angèle, éd. Arnaud Bédat et René-Pierre Colin (Société jurassienne d’Émulation &amp; Du Lérot, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1006-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « Deux amis » à Pendant l’armistice d’Armand Charmain. Quand l’adaptation théâtrale se fait patriotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Edmond et Jules de Goncourt, La Fille Elisa (O.C., t. VIII), éd. David Baguley (Paris, Champion, TLMC ; 127, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.723-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jacques Seray, Richard Lesclide. Du Vélocipède illustré à la table de Victor Hugo, co-éd. avec Michel Lesclide (Vélizy, chez l’auteur, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55-56, pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Angels Santa éd., George Sand. La Dame de Nohant. Les Romans champêtres (L’Ull Critic, [Lleida], n°13-14, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52-53, pp.337-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Pierre et Jean, éd. Antonia Fonyi (Paris, GF-Flammarion, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en cage, oiseaux en liberté : vision de la femme chez Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille Elisa : une prostituée atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’artiste sculpte l’amour. Rêve de pierre dans La Rivale de Henry Kistemaeckers et Eugène Delard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie critique sélective d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Arselène Ben Farhat, La Structure de l’enchâssement dans les contes et nouvelles de Guy de Maupassant (Sfax, Imprimerie Reliure d’Art, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations des œuvres d’Erckmann-Chatrian à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Kris Vassilev, Le Récit de vengeance au XIXe siècle. Mérimée, Dumas, Balzac, Barbey d’Aurevilly (Toulouse, Presses universitaires du Mirail, 2008), Les Lettres romanes [Louvain], LXIII, nᵒ 3-4, 2009, p. 349-352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bel-Ami, notes et dossier Jean-Claude Jørgensen (Paris, Hatier, Classiques &amp; Cie ; 30, 2004), Le Horla et autres nouvelles fantastiques (1875-1890), éd. Thierry Ozwald (Paris, Hatier, Classiques et Cie ; 52, 2006), La Maison Tellier, éd. Guy Palayret (Paris, Nathan, Carrés classiques ; 19, 2006), Boule de suif, éd. Danièle Marin (Paris, Gallimard, Folioplus classiques ; 103, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82, pp.352-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir Maupassant. Étude de réception : 1950-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.73-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riou, illustrateur d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres et documents inédits [4 lettres inédites de Guy de Maupassant]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R.I.N.: Cahiers de recherches des instituts néerlandais de langue et de littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu Harriett de Louis Mullem : un conte bien étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihilisme et anarchisme vus par Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il diavolo (2005) d’Andrea Lodovichetti : du conte noir à la fable métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R.I.N.: Cahiers de recherches des instituts néerlandais de langue et de littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille Élisa à la scène : sur quelques reprises (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence A. Gregorio, Maupassant’s Fiction and the Darwinian View of Life (New York, Peter Lang, Currents in Comparative Romance Languages and Literatures, vol. 143, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Louis Cabanès et Jean-Pierre Saïdah éd., La Fantaisie post-romantique (Toulouse, Presses universitaires du Mirail, coll. Cribles, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LX, 1-2, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Zola dans la fiction maupassantienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, III (9), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sir Arthur Conan Doyle, Sous la lampe rouge (Arles, Actes Sud, collection « Un endroit où aller », 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Age dans l’œuvre de Maupassant : Histoire, Légende, Poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVII (2), pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, Reinach et le « coup de pied de l’âne » : une caricature du Pilori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola contre Hitler : un pastiche anti-nazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.269-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Larry Duffy, Le Grand Transit Moderne. Mobility, Modernity and French Naturalist Fiction (Amsterdam, Rodopi, coll. « Faux Titre » nᵒ 260, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.319-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’oeil et l’esprit : le fantastique ou la question du réel”, compte rendu de Michel Viegnes, Le Fantastique (Paris, Flammarion, GF-Corpus Lettres, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, VII (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voleuse d’enfants d’Erckmann-Chatrian : monstre narratif ou conte cruel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fantastique maupassantien : la femme surnaturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XX (38), pp.77-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A Further Selection of the Chroniques of Maupassant, ed. Adrian C. Ritchie (Oxford, Peter Lang, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine critique français : l’exemple des thèses (1900-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Zola revient d’entre les morts : Contes de l’au-delà sous la dictée de l’esprit d’Émile Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.189-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Ugo Pandolfi, La Vendetta de Sherlock Holmes, texte intégral des carnets d’Ugo Pandolfi..., édition établie et présentée par Jean Pandolfi-Crozier (Paris, Éditions Little Big Man, collection Voyageurs oubliés, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant chez le docteur Meuriot : dossier inédit. Ce que Georges Normandy a caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rois, ou Mademoiselle Fifi au miroir de la parodie. Étude d’un diptyque ironique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37-38, pp.215-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nouvelle Miss Harriet à l’opérette Miss Helyett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daudet pastiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Alsace perdue : le patriotisme dans La Dernière Classe de Daudet et Le Trompette des hussards bleus d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Yvan Leclerc éd., Flaubert – Le Poittevin – Maupassant Une affaire de famille littéraire (actes du colloque international de Fécamp 27-28 octobre 2000, Mont-Saint-Aignan, Publications de l’Université de Rouen ; 327, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.320-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Le Horla, éd. Christine Bénévent (Paris, Gallimard, Folioplus Classiques n°1, 2003), et Guy de Maupassant, Nouvelles (1881-1888), éd. Dominique Barrillon (Paris, Hatier, Classiques &amp; Cie n°18, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nadine Satiat, Maupassant (Paris, Flammarion, Grandes Biographies, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.321-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28-29, pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Claude Duchet, Dominique Pety, Philippe Régnier, Bibliographie du dix-neuvième siècle. Année 2002. (Paris, Presses universitaires de la Sorbonne Nouvelle, 2004), Acta Fabula, vol. V, nᵒ 3, juin 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, A Selection of the Political Journalism, ed. Adrian C. Ritchie (New York, Peter Lang, 1999) et A Selection of the Chroniques (1881-1887) (New York, Peter Lang, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.356-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant dans le Journal des Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.283-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier 1718 : Maupassant à Passy, aux sources de la légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Honnorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.5-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Imitation dans Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de la parodie : l’exemple de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du centre de recherche « Études sur le roman du second demi-siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Femme défenestrée chez Maupassant et Daudet. Étude d’un itinéraire intertextuel dans Les Femmes d’artistes, Le Modèle et Sapho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, lecteur de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles Castella, Les Récits et nouvelles réalistes de Maupassant, apôtre du Marché-Dieu, lecture socio-génétique (Lausanne, L’Âge d’Homme, 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fauvel éd., Maupassant 2000 (actes des colloques organisés par l’Association des Amis de Flaubert et de Maupassant à l’occasion du cent cinquantième anniversaire de la naissance de l’écrivain, Bulletin Flaubert-Maupassant, n°9, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prostituée et le livre : fonctions du livre dans quelques romans de filles (1875-1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31-32, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le jeune Zola monte un canular…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116, pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Litzelmann : la mystérieuse dame en gris de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73, pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amour maternel dans l’œuvre de Maupassant : une grande vertu des femmes de petite vertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’influence du fait divers : les Chroniques et Contes de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 97, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo ludens : Gianni Rodari, écrivain et pédagogue du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gianni Rodari, conteur et pédagogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beauvais, France. pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saveurs et parfums d’Orient dans les écrits de Maupassant sur le Maghreb : sensualité et poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de Guy de Maupassant au Maghreb : le réel et la fiction ou la naissance d’une écriture hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha TRABELSI et Arselène BEN FAHRAT, Mar 2023, Sfax, Tunisie, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art de la brièveté au XIXe siècle : les exemples d’Erckmann-Chatrian et de Maupassant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'AFUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro MENDEZ, Apr 2023, Murcie, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Erckmann-Chatrian : « deux plumes jumelles » ? Heurs et malheurs de l'écriture en collaboration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La escritura colaboratriva en la Francia decimononica : posturas y perspectivas, jornadas de investigacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carme FIGUEROLA, Nov 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Phalsbourg à Waterloo : l'histoire de Joseph Bertha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du bicentenaire de la naissance d'Emile Erckmann, Phalsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Phalsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vosges d’Émile Erckmann et d’Alexandre Chatrian : entre réalité et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La Lorraine des écrivains : création littéraire et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole BISENIUS-PENIN, Dec 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums de femmes pour hommes à femmes : poétique de l’odorat dans quelques contes de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums de littérature ou l’odeur des mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thanh-Vân TON-THAT, Dec 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Promenade au Bois dans le roman du XIXᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie parisienne, une langue, un mythe, un style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface &amp;quot;Maupassant, le fantastiqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Récits fantastiques, Paris, Éditions Bragelonne, 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Céline Brossillon, Le Taureau triste. La solitude du célibataire de Maupassant (Paris, CNRS Éditions, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, p.490-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Émile Zola, La Bête humaine, éd. Olivier Lumbroso, Oeuvres complètes. Les Rougon-Macquart, XVII (Paris, Classiques Garnier, Bibliothèque du XIXe siècle ; 96, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.384-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des Cahiers Robinson, n°53, Les Grandes Vacances, dir. Francis Marcoin, Le Rocambole, n°103-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.319-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Olivier Lumbroso, Jean-Sébastien Macke et Jean-Michel Pottier (dir), Émile Zola et le Naturalisme, en tous genres, mélanges offerts à Alain Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des Cahiers Robinson, n°51, Ces petites filles qui lisent, dir. Justine Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.346-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Céline Léger, Jules Vallès, la fabrique médiatique de l'événement (1857-1870) (Saint-Étienne, Presses Universitaires de Saint-Étienne, Le XIXe siècle en représentation, 2021), Cahiers naturalistes, n° 96, 2022, p. 332-333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Louis Cabanès et Pierre-Jean Dufief, Les Frères Goncourt. Hommes de lettres (Paris, Fayard, Biographies, 2020), Revue d’Histoire Littéraire de la France, n° 1, mars 2021, p. 240-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christopher Lloyd, Guy de Maupassant (London, Reaktion Books, Critical Lives, 2020), H-France, Vol . XXI, n° 52, March 2021. https://h-france.net/vol21reviews/vol21no52Benhamou.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Didier Philippot, Guy de Maupassant et l’affolant mystère de la vie. Essai sur l’œuvre fantastique (Paris, Classiques Garnier, Études romantiques et dix-neuviémistes ; 91, 2019), Revue d’Histoire Littéraire de la France, n° 1, mars 2020, p. 228-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Chroniques, t. I (1876-mars 1882), éd. Marie-Françoise Melmoux-Montaubin et Anne Geisler-Szmulewicz (Paris, Classiques Garnier, Œuvres complètes de Guy de Maupassant, dir. Antonia Fonyi, 2019), Revue d’Histoire Littéraire de la France, n° 4, 2020, p. 998-999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Edmond de Goncourt, Chérie, éd. Dominique Pety, Œuvres narratives complètes, sous la direction de Jean-Louis Cabanès, t. XII (Paris, Classiques Garnier, coll. « Bibliothèque du XIXe siècle » n°57, 2018), Revue d’Histoire Littéraire de la France, n° 3, 2019, p. 733-734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alexandre Dumas, Les Quarante-cinq, éd. Marie Palewska (Paris, Gallimard, Folio, 2019), Le Rocambole, Bulletin des Amis du Roman Populaire, n°88-89, automne-hiver 2019, p. 310-311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Naturalisme. ─ Vous avez dit naturalismes ?, dir. Céline Grenaud-Tostain et Olivier Lumbroso (Paris, Presses Sorbonne Nouvelle, 2016), Revue d’Histoire Littéraire de la France, n°4, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Éléonore Reverzy, Portrait de l’artiste en fille de joie. La littérature publique (Paris, CNRS éditions, 2016), Revue d’Histoire Littéraire de la France, n° 3, septembre 2018, p. 727-728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Arselène Ben Farhat éd., Les Marges en littérature (Sfax, Nouha editions, CRLDC, 2016), Anales de Filologià francesa, n°25, 2017, p. 463-464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guy de Maupassant », Les Essentiels de la littérature, BnF-Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sophie-Valentine Borloz, « Les femmes qui se parfument doivent être admirées de loin ». Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villiers de l’Isle-Adam, Postface de Marta Caraion (Lausanne, Éditions Archipel, vol. 22, 2015), Revue d’Histoire Littéraire de la France, n°2, juin 2017, p. 470-472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Salaün, Jean-Louis Dubut de Laforest. Un écrivain populaire (Dijon, Éditions Universitaires de Dijon, 2015), Revue d’Histoire Littéraire de la France, n°4, décembre 2016, p. 991-992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Salaün, Jean-Louis Dubut de Laforest. Un écrivain populaire (Dijon, Éditions Universitaires de Dijon, 2015), Le Rocambole, n°74, printemps 2016, p. 167-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de David Evans et Kate Griffiths éd., Pleasure and Pain in Nineteenth-Century French Literature and Culture (Amsterdam, Rodopi, Faux Titre, 2008), Les Lettres romanes [Louvain], LXIII, n°3-4, 2009, p. 362-366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Un joli monde. Romans de la prostitution, éd. Daniel Grojnowski et Mireille Dottin-Orsini (Paris, Robert Laffont, Bouquins, 2008), Cahiers Goncourt, n°15, 2008, p. 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Floriane Place-Verghnes, Jeux pragmatiques dans les Contes et Nouvelles de Guy de Maupassant (Paris, Honoré Champion, Romantisme et Modernités ; 88, 2005), Romantisme, site de la SERD, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bernard Demont, Représentations spatiales et narration dans les contes et nouvelles de Guy de Maupassant. Une rhétorique de l’espace géographique (Paris, Honoré Champion, Romantisme et Modernités, 2005), Revue d’Histoire Littéraire de la France, CVI, n°4, octobre-décembre 2006, p. 1008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence A. Gregorio, Maupassant’s Fiction and the Darwinian View of Life (New York, Peter Lang, Currents in Comparative Romance Languages and Literatures, vol. 143, 2005), Les Lettres romanes [Louvain], LX, n°3-4, 2006, p. 396-398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Larry Duffy, Le Grand Transit Moderne. Mobility, Modernity and French Naturalist Fiction (Amsterdam, Rodopi, Faux Titre ; 260, 2005), Les Lettres romanes [Louvain], LX, n°3-4, 2006, p. 394-395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Lysøe éd., Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian (Strasbourg, Presses universitaires de Strasbourg, Collections de l’Université de Haute-Alsace, Centre de Recherche sur l’Europe littéraire, 2004), Le Rocambole, Bulletin des Amis du Roman populaire, n°30, printemps 2005, p.134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Lysøe éd., Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian (Strasbourg, Presses universitaires de Strasbourg, Collections de l’Université de Haute-Alsace, Centre de Recherche sur l’Europe littéraire, 2004), Les Cahiers naturalistes, n°79, 2005, p.386-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant sur les chemins d’Algérie, textes rassemblés et présentés par Jean Emmanuel (Paris, Magellan & Cie, Traces et Fragments, 2003), Les Cahiers naturalistes, n°78, 2004, p. 325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Joëlle Bonnin-Ponnier, Le Restaurant dans le roman naturaliste. Narration et évaluation (Paris, Honoré Champion, Romantisme et Modernités n°48, 2002), Les Cahiers naturalistes, n°77, 2003, p. 355-356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Des Vers et autres poèmes, éd. Emmanuel Vincent (Mont-Saint-Aignan, Publications de l’Université de Rouen n°309, 2001), Les Cahiers naturalistes, n°76, 2002, p. 268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans Färnlöf, L’Art du récit court. Pantins et parasites dans les nouvelles de Maupassant (Université de Stockholm, éd. Gunnel Engwall & Jane Nystedt, Forskningsrapporter/Cahiers de la recherche n°12, 2000), Les Cahiers naturalistes, n°76, 2002, p. 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Émile Neaumet, Un flic à la Belle Époque. Anarchistes, assassins mondains et scandales politiques (Paris, Albin Michel, 1998), Romantisme, n°107, 2000, p. 106-107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision du Prussien dans les récits d’Erckmann-Chatrian après 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/index.php?id=13855" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680893v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Benhamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collection-litera.fr/livres/25" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05184648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066433" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alavoine Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Litteratures-et-arts/Ecrire-a-quatre-mains-XIXe-XXIe-siecles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Finet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12683-book-08535754-9782745357540.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13499-24164-reussir-son-entree-en-master-meef-qcm-francais-et-mathematiques-9782340046337.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4348-erckmann-chatrian-conteurs-et-moralistes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4349-oeuvres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/dossier-guy-de-maupassant-noelle-benhamou.html/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livredepoche.com/livre/mont-oriol-nouvelle-edition-9782253183235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/goncourt-edmond-et-jules-de-oeuvres-narratives-completes-tome-ii-une-voiture-de-masques-et-autres-recits-brefs-la-lorette.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/goncourt-edmond-et-jules-de-oeuvres-narratives-completes-tome-i-en-18-les-actrices.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Maupassant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdusandre.com/editions/livre/144/theatre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9788886609500-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-palimpseste.com/images/headers/Editionspalimpsestemedias/Impressionsdafrique/Guy_de_Maupassant_Recits_d_Afrique.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-palimpseste.com/images/headers/Editionspalimpsestemedias/Impressionsdafrique/Guy_de_Maupassant_Nouvelles_d_Afrique.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05342138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58836?rskey=snn50t&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.28.04" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.27.07" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05479038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05022778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.17951" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04332864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04337229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.571091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh21705.9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh21705.5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712625v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408595v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738816v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409521v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408846v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408700v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408854v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409809v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04332843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708046v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708051v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738820v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738841v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739436v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/index.php?id=13855" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680893v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Benhamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collection-litera.fr/livres/25" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05184648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066433" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alavoine Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Litteratures-et-arts/Ecrire-a-quatre-mains-XIXe-XXIe-siecles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Finet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12683-book-08535754-9782745357540.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13499-24164-reussir-son-entree-en-master-meef-qcm-francais-et-mathematiques-9782340046337.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4349-oeuvres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4348-erckmann-chatrian-conteurs-et-moralistes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/dossier-guy-de-maupassant-noelle-benhamou.html/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livredepoche.com/livre/mont-oriol-nouvelle-edition-9782253183235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/goncourt-edmond-et-jules-de-oeuvres-narratives-completes-tome-ii-une-voiture-de-masques-et-autres-recits-brefs-la-lorette.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/goncourt-edmond-et-jules-de-oeuvres-narratives-completes-tome-i-en-18-les-actrices.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Maupassant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdusandre.com/editions/livre/144/theatre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9788886609500-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-palimpseste.com/images/headers/Editionspalimpsestemedias/Impressionsdafrique/Guy_de_Maupassant_Recits_d_Afrique.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-palimpseste.com/images/headers/Editionspalimpsestemedias/Impressionsdafrique/Guy_de_Maupassant_Nouvelles_d_Afrique.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05342138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58836?rskey=snn50t&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.28.04" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.27.07" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05479038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05022778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.17951" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04332864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04337229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.571091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh21705.9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh21705.5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409441v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738816v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739414v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408700v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408854v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409809v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04332843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708046v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708051v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739429v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>