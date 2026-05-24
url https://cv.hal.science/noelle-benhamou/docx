--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noëlle BENHAMOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Noëlle BENHAMOU, MCF HDR HC en littérature française (INSPE/Université de Picardie Jules Verne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en littérature française (dir. Philippe Hamon, Université Paris III-Sorbonne Nouvelle, 1996), Habilitée à Diriger des Recherches en littérature française du XIXe siècle (garant : Andrea Del Lungo, Sorbonne Université-Paris IV, 2021), Noëlle Benhamou est Maître de Conférences HDR HC en littérature française à l’INSPÉ/Université de Picardie-Jules Verne et membre titulaire du Centre d'Études des Relations et Contacts Linguistiques et Littéraires (CERCLL, UR 4283, Amiens). Dans le prolongement de sa thèse sur les prostituées dans l'oeuvre de Maupassant, elle s’intéresse à la représentation de la femme dans la fiction réaliste-naturaliste, populaire et décadente (1850-1918) dans une perspective sociocritique et poétique. Chercheuse associée à l’ITEM-CNRS-ENS depuis 1995 (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe Zola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), elle est spécialiste de la littérature réaliste-naturaliste du XIXe siècle (roman, nouvelle), en particulier de Maupassant, de ses adaptations et de ses prolongements dans les arts de la scène (théâtre, opéra, opérette) et les médias (cinéma, BD, radio, télévision) des XXe et XXIe siècles. Ses recherches portent aussi sur l’œuvre d’Erckmann-Chatrian, le roman classique pour la jeunesse et l'intermédialité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Noëlle Benhamou. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallmeister éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.488, 2025, Litera, 9782351789209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boule de suif dans tous ses états. Adaptations et réécritures (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536, pp.408, 2025, Histoire des idées et Critique littéraire, 978-2-600-06643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alavoine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard ALAVOINE; Noëlle BENHAMOU; Marie-Françoise LEMONNIER-DELPY. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2025, Littératures et Arts, 978-2-84832-610-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son entrée en master MEEF. QCM Français et Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.476, 2023, 978-2-340-07559-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean LORRAIN, Très Russe, roman, suivi de son adaptation théâtrale par Oscar METENIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle BENHAMOU. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 237, pp.296, 2022, Textes de Littérature moderne et contemporaine, 978-2-7453-5754-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son entrée en master MEEF. QCM Français et Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2021, 978-2-340-04633-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERCKMANN-CHATRIAN, Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.882, 2020, 978-2-251-45111-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, conteurs et moralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2020, 978-2-251-45114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Guy de Maupassant. Clinique de Passy, 1892-1893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances &amp; Savoirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338, 2018, 9782753905788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Mont-Oriol, éd. Noëlle Benhamou, préface de Philippe Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre de Poche, Les Classiques de Poche ; 34605</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2017, 978-2-253-18323-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM de culture générale pour réussir ses concours : IEP, prépas, concours administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.526, 2017, ISBN 978-2-340-02026-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond et Jules de GONCOURT, La Lorette, éd. Noëlle Benhamou, p.465-555 dans Œuvres narratives complètes, t.II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Classiques Garnier, Bibliothèque du XIXe siècle ; 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jean-Louis Cabanès, 978-2-8124-2063-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond et Jules de GONCOURT, Les Actrices, éd. Noëlle Benhamou, p.311-387 dans Œuvres narratives complètes, t.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier, Bibliothèque du XIXe siècle ; 26</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401, 2014, ISBN 978-2-8124-2060-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre et Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, Etonnants Classiques, pp.255, 2014, 978-2-08131-142-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, Théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle Benhamou. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2012, 978-2-35821-073-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle Benhamou, Yvan Leclerc, Emmanuel Vincent. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memini, Bibliographie des écrivains français ; 31</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1688, 2 vol., 2008, 978-88-86609-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Récits d'Afrique, éd. Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Palimpseste, collection Singuliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2005, ISBN 2-915892-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Nouvelles d'Afrique, éd. Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Palimpseste, collection Singuliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121, 2005, ISBN 2-915892-01-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « ces deux têtes dans un bonnet qu'on appelle d'un seul nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard ALAVOINE; Noëlle BENHAMOU; Marie-Françoise LEMONNIER-DELPY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2025, Littératures et Arts, 978-2-84832-610-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, Hetzel et leurs illustrateurs : le cercle des Alsaciens-Lorrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carme Figuerola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écriture collaborative en France au XIXe siècle : des complicités créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Aga, pp.21-38, 2025, L'Orizzonte, 9732336534792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maxime Du Camp et la prostitution dans Paris, ses organes, ses fonctions et sa vie dans la seconde moitié du XIXe siècle : entre sociologie et littérature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry POYET et Nicolas BOURGUINAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maxime Du Camp, deux cents ans après : une incarnation du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.229-242, 2024, 978-2-7453-6142-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donneuses de vie, donneuses de mort : infanticides dans quelques récits noirs (1850-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane FERRY et Sandra PROVINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre, coll. « Genre à lire…et à penser »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « ces deux noms sous un bonnet qu’on appelle d’un seul nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles), dir. Bernard ALAVOINE, Noëlle BENHAMOU et Marie-Françoise LEMONNIER-DELPY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, conteurs et nouvellistes : du fantastique au réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon HOUSSAIS et Michel VIEGNES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bibliophile du bref. Hommage à René Godenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2023, Annales littéraires, n°1040, 978-2-84867-966-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres pornographiques de Maupassant : entre mauvais genre et genre mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges BÊ DUC et Kevin PERROMAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre. L’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme sans nom, femme sans tête : la déshumanisation de la prostituée chez Maupassant et quelques auteurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile MATHIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Extensions sémiotiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison Philibert de Jean Lorrain : entre réalisme et décadence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edyta KOCIUBINSKA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanciers fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 446, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2021, Faux-Titre, 978-90-04-44371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnages de hors-la-loi dans quelques contes d’Erckmann-Chatrian : du conte noir au récit moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raoudha ALLOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature de contrebande : de l’exemple à l’exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.29-45, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parisienne au Bois dans la fiction de 1850 à 1900 : victoire du corps féminin, défaite de la femme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Simone et Pierre DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Parisienne du Second Empire aux années folles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Honoré Champion, pp.77-92, 2020, Romantisme et Modernité, 978-2-7453-5330-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le toutou de la courtisane : l’animal de compagnie dans quelques récits naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul ARON et Clara SADOUN-ÉDOUARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous Dingo ? Une politique de l’animal naturaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.55-65, 2018, Collection CIEL, 9782875931795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lorette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt diaristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, Honoré Champion, pp.305-318, 2017, Bibliothèque des correspondances, 978-2-7453-4672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de France vue par le petit bout de la lorgnette dans quelques nouvelles d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepçion PALACIOS et Pedro MENDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Représentation de l’histoire dans la nouvelle en langue française du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Classiques Garnier, pp.137-153, 2016, Rencontres, 978-2-8124-3624-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loci horribiles dans quelques récits d’Erckmann-Chatrian : comment effrayer, plaire et instruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esperanza BERMEJO LARREA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le ‘locus horribilis’. Manifestations littéraires des espaces hostiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Prensas de la Universidad de Zaragoza, pp.131-146, 2012, Humanidades, 9788415538400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans Le Pauvre Amour en chair et Bubu de Montparnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David ROE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles-Louis Philippe romancier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.167-181, 2012, Littératures, 978-2-84516-516-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannes. Du Pays de Caux à la Grande Bleue : Maupassant sur la Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balade à Nice et dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alexandrines, pp.177-185, 2012, Sur les pas des écrivains, 978-2-912319-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille et le Prussien : quand Méténier confronte deux figures de l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine THOMAS et Karl ZIEGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre au miroir de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Peter Lang, pp.113-123, 2012, Comparatisme et société, 9789052018294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans La Maison Tellier : entre réalité et fantasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia FONYI, Pierre GLAUDES et Alain PAGES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Maupassant. La Maison Tellier. Contes du jour et de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.73-96, 2011, Rencontres, 978-2-8124-0330-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans dans l’œuvre de Huysmans : à rebours de ceux de Maupassant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme SOLAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joris-Karl Huysmans. 1. Figures et fictions du naturalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, pp.83-102, 2011, La Revue des Lettres Modernes, 978-2-256-91164-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie critique sélective sur Catulle Mendès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catulle Mendès et La République des Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.275-280, 2011, Rencontres, 978-2-8124-0364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatou, Croissy. Maupassant canotier : de la Maison Fournaise à la Grenouillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle CRAISSATI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balade en Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alexandrines, pp.183-188, 2011, Sur les pas des écrivains, 2-912319-26-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tombouctou », un intrus dans le recueil Contes du jour et de la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel GOUVARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française à l’agrégation de Lettres Modernes. Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.195-210, 2011, Parcours universitaire, 978-2-86781-748-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution : un monstre parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jen-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catulle Mendès et La République des Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.225-241, 2011, Rencontres, 978-2-8124-0364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre du Grand-Guignol et les adaptations de récits réalistes-naturalistes (1897-1938). L’exemple de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria CERULLO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proses fin de (XIXe) siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Napoli « L’Orientale », pp.27-45, 2011, Collana di Letterature Comparate, 978-88-95044-99-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vision de M. Nicolas Poirier d’Erckmann-Chatrian, ou le combat de l’illusion contre la vérité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro MENDEZ et Concepción PALACIOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle au XIXe siècle. Auteurs mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.73-91, 2011, 978-3-0343-0630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très Russe : du roman à la pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean DE PALACIO et Éric WALBECQ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lorrain, « produit d’extrême civilisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.261-278, 2009, 978-2-87775-470-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimini, l’anti-Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Max MEJEAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellinicittà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de La Transparence, pp.83-85, 2009, Cinéphilie, 978-2-35051-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly et Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise MELMOUX-MONTAUBIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly romancier et critique de romans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage, pp.115-132, 2009, Romanesque Hors Série, 978-2-911576-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispinus ou l’histoire interrompue d’Erckmann-Chatrian, ou comment (ne pas) écrire une fantaisie romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepçion PALACIOS BERNAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Récit fantastique en langue française de Hoffmann à Poe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esser editorial, pp.153-166, 2009, 978-84-92488-44-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boule de suif au Théâtre Antoine : de Maupassant à Méténier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario PETRONE et Maria CERULLO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’œuvre de Maupassant au début du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Il Torcoliere, pp.43-59, 2009, Collana di Letterature Comparate, 978-88-95044-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 628-E8 sur les chemins de la prostitution européenne : de l’étape au tapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore REVERZY et Guy DUCREY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en automobile. Octave Mirbeau, écrivain voyageur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.121-134, 2009, Configurations littéraires, 978-2-86820-382-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui se moque-t-on ? La satire dans les « contes du prétoire » de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie DUVAL et Jean-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre : la satire littéraire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Presses universitaires de Bordeaux, pp.165-181, 2008, Modernités, 978-2-86781-488-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion, destin, déraison : l’amour à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denitza BANTCHEVA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visconti dans la lumière du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corlet, pp.46-50, 2008, CinémAction, 978-2-84706-269-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Vaudeville au Boulevard : La Piste, pièce de la réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy DUCREY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorien Sardou, un siècle plus tard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.129-144, 2007, Configurations littéraires, 978-2-86820-346-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet de culte détourné : la perversion du signe dans les contes et nouvelles de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea DEL LUNGO et Boris LYON-CAEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman du signe. Fiction et herméneutique au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.197-211, 2007, Essais et Savoirs, 978-2-84292-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du plaisir, M’sieurs dames ? » : entremetteurs et entremetteuses dans l’œuvre de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne PIERREVILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature française et francophone de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDIC, pp.251-268, 2007, 978-2-911981-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour est aveugle : raison et sentiments dans Les Emmurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucien Descaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.81-101, 2007, D'après Nature, 978-2-35548-007-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen du cocher de fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques LEFRERE et Michel PIERSSENS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, sa vie, son œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.41-45, 2005, En marge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ami Fritz à la scène ou l’Alsace à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Simone Dufief et Jean-Louis Cabanes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du roman au théâtre. Les adaptations théâtrales au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.129-142, 2005, RITM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille et le cupide : stéréotypes antisémites dans l’œuvre de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne MATARD-BONUCCI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisémythes : l’image des juifs entre culture et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.343-354, 2005, Culture/Médias, 2-84736-104-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du conte fantastique à la parabole : morale laïque dans quelques contes fantastiques d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric LYSØE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.75-90, 2004, Europes littéraires, 2-86820-259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux lauréats oubliés : Alphonse de Châteaubriant et Henri Béraud, mis à l’index pour Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katherine ASHLEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix Goncourt, 1903-2003 : essais critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.109-123, 2004, Modern French Identities, 3-03910-018-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Emma à Edna : l’influence de Flaubert sur L’Éveil de Kate Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole TERRIEN et Yvan LECLERC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madame Bovary, le bovarysme et la littérature de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.39-51, 2004, 2-87775-371-9200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Maupassant, précurseur de celui de Courteline : de La Paix du ménage à La Paix chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Amis de Flaubert et de Maupassant, pp.95-108, 2001, Bulletin Flaubert-Maupassant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale en action de Paul Alexis : entre La Maison Tellier et La Maison Philibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette BECKER et Anne-Simone DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecture des « petits » naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2000, RITM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois de Boulogne, entre ville et nature dans le récit du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2025.28.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « deux plumes jumelles » ? Heurs et malheurs de l’écriture en collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les enjeux de l’écriture collaborative dans la littérature populaire française du XIXe siècle, 27 (20), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2025.27.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d’Erckmann-Chatrian dans la presse satirique de leur époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte dans Maître Daniel Rock d’Erckmann-Chatrian : un combat contre le progrès perdu d’avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quêtes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31743/ql.17951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo ludens : Gianni Rodari, écrivain et pédagogue du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boule de suif en bande dessinée : une adaptation de Li-An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la brièveté au XIXe siècle : les exemples d'Erckmann-Chatrian et de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesff.571091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois conteuses du Nouveau Décaméron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.125-138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh21705.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, roi du Nouveau Décaméron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXX (5), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh21705.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intertextualité dans Les Minuscules », Cahiers Robinson, n°47, « Roald Dahl, la fabrique d’un imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont-Oriol : de la genèse du roman à sa fortune médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans la poésie de Guy de Maupassant : genèse d’une notion clé de l’œuvre en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.403-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scandale des bureaux de placement : la prostitution ancillaire dénoncée par Mirbeau et quelques contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Octave Mirbeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.46-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins et médicastres dans l’œuvre d’Erckmann-Chatrian : pouvoir sur le corps, pouvoir sur les esprits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Level conteur : un héritier du réalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Peur dans l’œuvre d'Erckmann-Chatrian : du folklore au fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Silesiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, I (11), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Oh ! Fuir, partir !ˮ Maupassant au Maghreb : reportage ou écriture de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du maître français au Schulmeister prussien : modèle et contre-modèle de l’instituteur dans quelques nouvelles sur l’Alsace annexée (1872-1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes, morts violentes et loups-garous dans l’œuvre d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sylvie Thorel éd., Simples vies de femmes. Un petit genre narratif du XIXᵉ siècle (Paris, Champion, Romantisme et Modernités ; 151, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Concha Palacios et Pedro Mendez (éd.), Femmes nouvellistes françaises du XIXᵉ siècle (Bern, Peter Lang, 2013), Thélème. Revista Complutense de Estudios Franceses vol. 29, nᵒ 2, 2014, p. 405-408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nao Takaï, Le Corps féminin nu ou paré dans les récits réalistes de la seconde moitié du XIXe siècle. Flaubert, les Goncourt et Zola (Paris, Champion, Romantisme et Modernités ; 147, 2012), Revue d’Histoire Littéraire de la France, n° 2, juin 2014, p. 479-480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Béatrice Laville et Vérane Partensky dir., « Le Roman de la jeune fille » (Cahiers Goncourt, n°20, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Edmond et Jules de Goncourt, Germinie Lacerteux (O.C., t. IV), éd. Sylvie Thorel-Cailleteau (Paris, Champion, TLMC ; 136, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CXIII (1), pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la redécouverte d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XIV (54), pp.59-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Leblanc conteur et romancier : disciple de Maupassant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fait divers dans Contes du jour et de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostituée : un personnage absent des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ULL Crític</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15-16, pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Caze, Le Martyre d’Annil, roman, suivi de La Sortie d’Angèle, éd. Arnaud Bédat et René-Pierre Colin (Société jurassienne d’Émulation &amp; Du Lérot, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1006-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « Deux amis » à Pendant l’armistice d’Armand Charmain. Quand l’adaptation théâtrale se fait patriotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Edmond et Jules de Goncourt, La Fille Elisa (O.C., t. VIII), éd. David Baguley (Paris, Champion, TLMC ; 127, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.723-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jacques Seray, Richard Lesclide. Du Vélocipède illustré à la table de Victor Hugo, co-éd. avec Michel Lesclide (Vélizy, chez l’auteur, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55-56, pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Angels Santa éd., George Sand. La Dame de Nohant. Les Romans champêtres (L’Ull Critic, [Lleida], n°13-14, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52-53, pp.337-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Pierre et Jean, éd. Antonia Fonyi (Paris, GF-Flammarion, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en cage, oiseaux en liberté : vision de la femme chez Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille Elisa : une prostituée atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’artiste sculpte l’amour. Rêve de pierre dans La Rivale de Henry Kistemaeckers et Eugène Delard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie critique sélective d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Arselène Ben Farhat, La Structure de l’enchâssement dans les contes et nouvelles de Guy de Maupassant (Sfax, Imprimerie Reliure d’Art, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations des œuvres d’Erckmann-Chatrian à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Kris Vassilev, Le Récit de vengeance au XIXe siècle. Mérimée, Dumas, Balzac, Barbey d’Aurevilly (Toulouse, Presses universitaires du Mirail, 2008), Les Lettres romanes [Louvain], LXIII, nᵒ 3-4, 2009, p. 349-352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bel-Ami, notes et dossier Jean-Claude Jørgensen (Paris, Hatier, Classiques &amp; Cie ; 30, 2004), Le Horla et autres nouvelles fantastiques (1875-1890), éd. Thierry Ozwald (Paris, Hatier, Classiques et Cie ; 52, 2006), La Maison Tellier, éd. Guy Palayret (Paris, Nathan, Carrés classiques ; 19, 2006), Boule de suif, éd. Danièle Marin (Paris, Gallimard, Folioplus classiques ; 103, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82, pp.352-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir Maupassant. Étude de réception : 1950-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.73-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riou, illustrateur d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres et documents inédits [4 lettres inédites de Guy de Maupassant]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R.I.N.: Cahiers de recherches des instituts néerlandais de langue et de littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu Harriett de Louis Mullem : un conte bien étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihilisme et anarchisme vus par Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il diavolo (2005) d’Andrea Lodovichetti : du conte noir à la fable métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R.I.N.: Cahiers de recherches des instituts néerlandais de langue et de littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille Élisa à la scène : sur quelques reprises (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence A. Gregorio, Maupassant’s Fiction and the Darwinian View of Life (New York, Peter Lang, Currents in Comparative Romance Languages and Literatures, vol. 143, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Louis Cabanès et Jean-Pierre Saïdah éd., La Fantaisie post-romantique (Toulouse, Presses universitaires du Mirail, coll. Cribles, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LX, 1-2, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Zola dans la fiction maupassantienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, III (9), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sir Arthur Conan Doyle, Sous la lampe rouge (Arles, Actes Sud, collection « Un endroit où aller », 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Age dans l’œuvre de Maupassant : Histoire, Légende, Poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVII (2), pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, Reinach et le « coup de pied de l’âne » : une caricature du Pilori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola contre Hitler : un pastiche anti-nazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.269-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Larry Duffy, Le Grand Transit Moderne. Mobility, Modernity and French Naturalist Fiction (Amsterdam, Rodopi, coll. « Faux Titre » nᵒ 260, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.319-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’oeil et l’esprit : le fantastique ou la question du réel”, compte rendu de Michel Viegnes, Le Fantastique (Paris, Flammarion, GF-Corpus Lettres, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, VII (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voleuse d’enfants d’Erckmann-Chatrian : monstre narratif ou conte cruel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fantastique maupassantien : la femme surnaturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XX (38), pp.77-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A Further Selection of the Chroniques of Maupassant, ed. Adrian C. Ritchie (Oxford, Peter Lang, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine critique français : l’exemple des thèses (1900-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Zola revient d’entre les morts : Contes de l’au-delà sous la dictée de l’esprit d’Émile Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.189-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Ugo Pandolfi, La Vendetta de Sherlock Holmes, texte intégral des carnets d’Ugo Pandolfi..., édition établie et présentée par Jean Pandolfi-Crozier (Paris, Éditions Little Big Man, collection Voyageurs oubliés, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant chez le docteur Meuriot : dossier inédit. Ce que Georges Normandy a caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rois, ou Mademoiselle Fifi au miroir de la parodie. Étude d’un diptyque ironique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37-38, pp.215-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nouvelle Miss Harriet à l’opérette Miss Helyett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daudet pastiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Alsace perdue : le patriotisme dans La Dernière Classe de Daudet et Le Trompette des hussards bleus d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Yvan Leclerc éd., Flaubert – Le Poittevin – Maupassant Une affaire de famille littéraire (actes du colloque international de Fécamp 27-28 octobre 2000, Mont-Saint-Aignan, Publications de l’Université de Rouen ; 327, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.320-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Le Horla, éd. Christine Bénévent (Paris, Gallimard, Folioplus Classiques n°1, 2003), et Guy de Maupassant, Nouvelles (1881-1888), éd. Dominique Barrillon (Paris, Hatier, Classiques &amp; Cie n°18, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nadine Satiat, Maupassant (Paris, Flammarion, Grandes Biographies, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.321-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28-29, pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Claude Duchet, Dominique Pety, Philippe Régnier, Bibliographie du dix-neuvième siècle. Année 2002. (Paris, Presses universitaires de la Sorbonne Nouvelle, 2004), Acta Fabula, vol. V, nᵒ 3, juin 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, A Selection of the Political Journalism, ed. Adrian C. Ritchie (New York, Peter Lang, 1999) et A Selection of the Chroniques (1881-1887) (New York, Peter Lang, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.356-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant dans le Journal des Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.283-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier 1718 : Maupassant à Passy, aux sources de la légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Honnorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.5-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Imitation dans Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de la parodie : l’exemple de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du centre de recherche « Études sur le roman du second demi-siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Femme défenestrée chez Maupassant et Daudet. Étude d’un itinéraire intertextuel dans Les Femmes d’artistes, Le Modèle et Sapho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, lecteur de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles Castella, Les Récits et nouvelles réalistes de Maupassant, apôtre du Marché-Dieu, lecture socio-génétique (Lausanne, L’Âge d’Homme, 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fauvel éd., Maupassant 2000 (actes des colloques organisés par l’Association des Amis de Flaubert et de Maupassant à l’occasion du cent cinquantième anniversaire de la naissance de l’écrivain, Bulletin Flaubert-Maupassant, n°9, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prostituée et le livre : fonctions du livre dans quelques romans de filles (1875-1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31-32, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le jeune Zola monte un canular…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116, pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Litzelmann : la mystérieuse dame en gris de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73, pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amour maternel dans l’œuvre de Maupassant : une grande vertu des femmes de petite vertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’influence du fait divers : les Chroniques et Contes de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 97, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo ludens : Gianni Rodari, écrivain et pédagogue du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gianni Rodari, conteur et pédagogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beauvais, France. pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saveurs et parfums d’Orient dans les écrits de Maupassant sur le Maghreb : sensualité et poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de Guy de Maupassant au Maghreb : le réel et la fiction ou la naissance d’une écriture hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha TRABELSI et Arselène BEN FAHRAT, Mar 2023, Sfax, Tunisie, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art de la brièveté au XIXe siècle : les exemples d’Erckmann-Chatrian et de Maupassant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'AFUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro MENDEZ, Apr 2023, Murcie, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Erckmann-Chatrian : « deux plumes jumelles » ? Heurs et malheurs de l'écriture en collaboration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La escritura colaboratriva en la Francia decimononica : posturas y perspectivas, jornadas de investigacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carme FIGUEROLA, Nov 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Phalsbourg à Waterloo : l'histoire de Joseph Bertha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du bicentenaire de la naissance d'Emile Erckmann, Phalsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Phalsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vosges d’Émile Erckmann et d’Alexandre Chatrian : entre réalité et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La Lorraine des écrivains : création littéraire et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole BISENIUS-PENIN, Dec 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums de femmes pour hommes à femmes : poétique de l’odorat dans quelques contes de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums de littérature ou l’odeur des mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thanh-Vân TON-THAT, Dec 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Promenade au Bois dans le roman du XIXᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie parisienne, une langue, un mythe, un style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface &amp;quot;Maupassant, le fantastiqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Récits fantastiques, Paris, Éditions Bragelonne, 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Céline Brossillon, Le Taureau triste. La solitude du célibataire de Maupassant (Paris, CNRS Éditions, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, p.490-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Émile Zola, La Bête humaine, éd. Olivier Lumbroso, Oeuvres complètes. Les Rougon-Macquart, XVII (Paris, Classiques Garnier, Bibliothèque du XIXe siècle ; 96, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.384-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des Cahiers Robinson, n°53, Les Grandes Vacances, dir. Francis Marcoin, Le Rocambole, n°103-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.319-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Olivier Lumbroso, Jean-Sébastien Macke et Jean-Michel Pottier (dir), Émile Zola et le Naturalisme, en tous genres, mélanges offerts à Alain Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des Cahiers Robinson, n°51, Ces petites filles qui lisent, dir. Justine Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.346-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Céline Léger, Jules Vallès, la fabrique médiatique de l'événement (1857-1870) (Saint-Étienne, Presses Universitaires de Saint-Étienne, Le XIXe siècle en représentation, 2021), Cahiers naturalistes, n° 96, 2022, p. 332-333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Louis Cabanès et Pierre-Jean Dufief, Les Frères Goncourt. Hommes de lettres (Paris, Fayard, Biographies, 2020), Revue d’Histoire Littéraire de la France, n° 1, mars 2021, p. 240-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christopher Lloyd, Guy de Maupassant (London, Reaktion Books, Critical Lives, 2020), H-France, Vol . XXI, n° 52, March 2021. https://h-france.net/vol21reviews/vol21no52Benhamou.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Didier Philippot, Guy de Maupassant et l’affolant mystère de la vie. Essai sur l’œuvre fantastique (Paris, Classiques Garnier, Études romantiques et dix-neuviémistes ; 91, 2019), Revue d’Histoire Littéraire de la France, n° 1, mars 2020, p. 228-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Chroniques, t. I (1876-mars 1882), éd. Marie-Françoise Melmoux-Montaubin et Anne Geisler-Szmulewicz (Paris, Classiques Garnier, Œuvres complètes de Guy de Maupassant, dir. Antonia Fonyi, 2019), Revue d’Histoire Littéraire de la France, n° 4, 2020, p. 998-999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Edmond de Goncourt, Chérie, éd. Dominique Pety, Œuvres narratives complètes, sous la direction de Jean-Louis Cabanès, t. XII (Paris, Classiques Garnier, coll. « Bibliothèque du XIXe siècle » n°57, 2018), Revue d’Histoire Littéraire de la France, n° 3, 2019, p. 733-734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alexandre Dumas, Les Quarante-cinq, éd. Marie Palewska (Paris, Gallimard, Folio, 2019), Le Rocambole, Bulletin des Amis du Roman Populaire, n°88-89, automne-hiver 2019, p. 310-311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Naturalisme. ─ Vous avez dit naturalismes ?, dir. Céline Grenaud-Tostain et Olivier Lumbroso (Paris, Presses Sorbonne Nouvelle, 2016), Revue d’Histoire Littéraire de la France, n°4, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Éléonore Reverzy, Portrait de l’artiste en fille de joie. La littérature publique (Paris, CNRS éditions, 2016), Revue d’Histoire Littéraire de la France, n° 3, septembre 2018, p. 727-728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Arselène Ben Farhat éd., Les Marges en littérature (Sfax, Nouha editions, CRLDC, 2016), Anales de Filologià francesa, n°25, 2017, p. 463-464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guy de Maupassant », Les Essentiels de la littérature, BnF-Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sophie-Valentine Borloz, « Les femmes qui se parfument doivent être admirées de loin ». Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villiers de l’Isle-Adam, Postface de Marta Caraion (Lausanne, Éditions Archipel, vol. 22, 2015), Revue d’Histoire Littéraire de la France, n°2, juin 2017, p. 470-472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Salaün, Jean-Louis Dubut de Laforest. Un écrivain populaire (Dijon, Éditions Universitaires de Dijon, 2015), Revue d’Histoire Littéraire de la France, n°4, décembre 2016, p. 991-992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Salaün, Jean-Louis Dubut de Laforest. Un écrivain populaire (Dijon, Éditions Universitaires de Dijon, 2015), Le Rocambole, n°74, printemps 2016, p. 167-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de David Evans et Kate Griffiths éd., Pleasure and Pain in Nineteenth-Century French Literature and Culture (Amsterdam, Rodopi, Faux Titre, 2008), Les Lettres romanes [Louvain], LXIII, n°3-4, 2009, p. 362-366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Un joli monde. Romans de la prostitution, éd. Daniel Grojnowski et Mireille Dottin-Orsini (Paris, Robert Laffont, Bouquins, 2008), Cahiers Goncourt, n°15, 2008, p. 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Floriane Place-Verghnes, Jeux pragmatiques dans les Contes et Nouvelles de Guy de Maupassant (Paris, Honoré Champion, Romantisme et Modernités ; 88, 2005), Romantisme, site de la SERD, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bernard Demont, Représentations spatiales et narration dans les contes et nouvelles de Guy de Maupassant. Une rhétorique de l’espace géographique (Paris, Honoré Champion, Romantisme et Modernités, 2005), Revue d’Histoire Littéraire de la France, CVI, n°4, octobre-décembre 2006, p. 1008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence A. Gregorio, Maupassant’s Fiction and the Darwinian View of Life (New York, Peter Lang, Currents in Comparative Romance Languages and Literatures, vol. 143, 2005), Les Lettres romanes [Louvain], LX, n°3-4, 2006, p. 396-398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Larry Duffy, Le Grand Transit Moderne. Mobility, Modernity and French Naturalist Fiction (Amsterdam, Rodopi, Faux Titre ; 260, 2005), Les Lettres romanes [Louvain], LX, n°3-4, 2006, p. 394-395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Lysøe éd., Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian (Strasbourg, Presses universitaires de Strasbourg, Collections de l’Université de Haute-Alsace, Centre de Recherche sur l’Europe littéraire, 2004), Le Rocambole, Bulletin des Amis du Roman populaire, n°30, printemps 2005, p.134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Lysøe éd., Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian (Strasbourg, Presses universitaires de Strasbourg, Collections de l’Université de Haute-Alsace, Centre de Recherche sur l’Europe littéraire, 2004), Les Cahiers naturalistes, n°79, 2005, p.386-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant sur les chemins d’Algérie, textes rassemblés et présentés par Jean Emmanuel (Paris, Magellan & Cie, Traces et Fragments, 2003), Les Cahiers naturalistes, n°78, 2004, p. 325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Joëlle Bonnin-Ponnier, Le Restaurant dans le roman naturaliste. Narration et évaluation (Paris, Honoré Champion, Romantisme et Modernités n°48, 2002), Les Cahiers naturalistes, n°77, 2003, p. 355-356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Des Vers et autres poèmes, éd. Emmanuel Vincent (Mont-Saint-Aignan, Publications de l’Université de Rouen n°309, 2001), Les Cahiers naturalistes, n°76, 2002, p. 268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans Färnlöf, L’Art du récit court. Pantins et parasites dans les nouvelles de Maupassant (Université de Stockholm, éd. Gunnel Engwall & Jane Nystedt, Forskningsrapporter/Cahiers de la recherche n°12, 2000), Les Cahiers naturalistes, n°76, 2002, p. 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Émile Neaumet, Un flic à la Belle Époque. Anarchistes, assassins mondains et scandales politiques (Paris, Albin Michel, 1998), Romantisme, n°107, 2000, p. 106-107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision du Prussien dans les récits d’Erckmann-Chatrian après 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noëlle BENHAMOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Noëlle BENHAMOU, MCF HDR HC en littérature française (INSPE/Université de Picardie Jules Verne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en littérature française (dir. Philippe Hamon, Université Paris III-Sorbonne Nouvelle, 1996), Habilitée à Diriger des Recherches en littérature française du XIXe siècle (garant : Andrea Del Lungo, Sorbonne Université-Paris IV, 2021), Noëlle Benhamou est Maître de Conférences HDR HC en littérature française à l’INSPÉ/Université de Picardie-Jules Verne et membre titulaire du Centre d'Études des Relations et Contacts Linguistiques et Littéraires (CERCLL, UR 4283, Amiens). Dans le prolongement de sa thèse sur les prostituées dans l'oeuvre de Maupassant, elle s’intéresse à la représentation de la femme dans la fiction réaliste-naturaliste, populaire et décadente (1850-1918) dans une perspective sociocritique et poétique. Chercheuse associée à l’ITEM-CNRS-ENS depuis 1995 (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe Zola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), elle est spécialiste de la littérature réaliste-naturaliste du XIXe siècle (roman, nouvelle), en particulier de Maupassant, de ses adaptations et de ses prolongements dans les arts de la scène (théâtre, opéra, opérette) et les médias (cinéma, BD, radio, télévision) des XXe et XXIe siècles. Ses recherches portent aussi sur l’œuvre d’Erckmann-Chatrian, le roman classique pour la jeunesse et l'intermédialité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Noëlle Benhamou. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallmeister éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.488, 2025, Litera, 9782351789209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boule de suif dans tous ses états. Adaptations et réécritures (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536, pp.408, 2025, Histoire des idées et Critique littéraire, 978-2-600-06643-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alavoine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard ALAVOINE; Noëlle BENHAMOU; Marie-Françoise LEMONNIER-DELPY. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2025, Littératures et Arts, 978-2-84832-610-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son entrée en master MEEF. QCM Français et Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.476, 2023, 978-2-340-07559-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean LORRAIN, Très Russe, roman, suivi de son adaptation théâtrale par Oscar METENIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle BENHAMOU. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 237, pp.296, 2022, Textes de Littérature moderne et contemporaine, 978-2-7453-5754-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son entrée en master MEEF. QCM Français et Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2021, 978-2-340-04633-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, conteurs et moralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2020, 978-2-251-45114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERCKMANN-CHATRIAN, Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.882, 2020, 978-2-251-45111-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Guy de Maupassant. Clinique de Passy, 1892-1893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances &amp; Savoirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338, 2018, 9782753905788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03380796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Mont-Oriol, éd. Noëlle Benhamou, préface de Philippe Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre de Poche, Les Classiques de Poche ; 34605</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.416, 2017, 978-2-253-18323-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM de culture générale pour réussir ses concours : IEP, prépas, concours administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.526, 2017, ISBN 978-2-340-02026-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond et Jules de GONCOURT, La Lorette, éd. Noëlle Benhamou, p.465-555 dans Œuvres narratives complètes, t.II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Classiques Garnier, Bibliothèque du XIXe siècle ; 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jean-Louis Cabanès, 978-2-8124-2063-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond et Jules de GONCOURT, Les Actrices, éd. Noëlle Benhamou, p.311-387 dans Œuvres narratives complètes, t.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Classiques Garnier, Bibliothèque du XIXe siècle ; 26</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401, 2014, ISBN 978-2-8124-2060-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre et Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, Etonnants Classiques, pp.255, 2014, 978-2-08131-142-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, Théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle Benhamou. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2012, 978-2-35821-073-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noëlle Benhamou, Yvan Leclerc, Emmanuel Vincent. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memini, Bibliographie des écrivains français ; 31</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1688, 2 vol., 2008, 978-88-86609-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Récits d'Afrique, éd. Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Palimpseste, collection Singuliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2005, ISBN 2-915892-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUPASSANT, Nouvelles d'Afrique, éd. Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Palimpseste, collection Singuliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121, 2005, ISBN 2-915892-01-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « ces deux têtes dans un bonnet qu'on appelle d'un seul nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard ALAVOINE; Noëlle BENHAMOU; Marie-Françoise LEMONNIER-DELPY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2025, Littératures et Arts, 978-2-84832-610-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, Hetzel et leurs illustrateurs : le cercle des Alsaciens-Lorrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carme Figuerola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écriture collaborative en France au XIXe siècle : des complicités créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Aga, pp.21-38, 2025, L'Orizzonte, 9732336534792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maxime Du Camp et la prostitution dans Paris, ses organes, ses fonctions et sa vie dans la seconde moitié du XIXe siècle : entre sociologie et littérature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry POYET et Nicolas BOURGUINAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maxime Du Camp, deux cents ans après : une incarnation du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.229-242, 2024, 978-2-7453-6142-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donneuses de vie, donneuses de mort : infanticides dans quelques récits noirs (1850-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane FERRY et Sandra PROVINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre, coll. « Genre à lire…et à penser »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « ces deux noms sous un bonnet qu’on appelle d’un seul nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire à quatre mains (XIXe-XXIe siècles), dir. Bernard ALAVOINE, Noëlle BENHAMOU et Marie-Françoise LEMONNIER-DELPY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian, conteurs et nouvellistes : du fantastique au réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon HOUSSAIS et Michel VIEGNES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bibliophile du bref. Hommage à René Godenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2023, Annales littéraires, n°1040, 978-2-84867-966-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres pornographiques de Maupassant : entre mauvais genre et genre mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges BÊ DUC et Kevin PERROMAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre. L’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme sans nom, femme sans tête : la déshumanisation de la prostituée chez Maupassant et quelques auteurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile MATHIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Extensions sémiotiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison Philibert de Jean Lorrain : entre réalisme et décadence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edyta KOCIUBINSKA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanciers fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 446, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2021, Faux-Titre, 978-90-04-44371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnages de hors-la-loi dans quelques contes d’Erckmann-Chatrian : du conte noir au récit moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raoudha ALLOUCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature de contrebande : de l’exemple à l’exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Ali Éditions, pp.29-45, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parisienne au Bois dans la fiction de 1850 à 1900 : victoire du corps féminin, défaite de la femme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Simone et Pierre DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Parisienne du Second Empire aux années folles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Honoré Champion, pp.77-92, 2020, Romantisme et Modernité, 978-2-7453-5330-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le toutou de la courtisane : l’animal de compagnie dans quelques récits naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul ARON et Clara SADOUN-ÉDOUARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous Dingo ? Une politique de l’animal naturaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.55-65, 2018, Collection CIEL, 9782875931795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lorette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt diaristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, Honoré Champion, pp.305-318, 2017, Bibliothèque des correspondances, 978-2-7453-4672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de France vue par le petit bout de la lorgnette dans quelques nouvelles d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepçion PALACIOS et Pedro MENDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Représentation de l’histoire dans la nouvelle en langue française du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Classiques Garnier, pp.137-153, 2016, Rencontres, 978-2-8124-3624-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans Le Pauvre Amour en chair et Bubu de Montparnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David ROE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles-Louis Philippe romancier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.167-181, 2012, Littératures, 978-2-84516-516-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannes. Du Pays de Caux à la Grande Bleue : Maupassant sur la Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balade à Nice et dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alexandrines, pp.177-185, 2012, Sur les pas des écrivains, 978-2-912319-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loci horribiles dans quelques récits d’Erckmann-Chatrian : comment effrayer, plaire et instruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esperanza BERMEJO LARREA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le ‘locus horribilis’. Manifestations littéraires des espaces hostiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Prensas de la Universidad de Zaragoza, pp.131-146, 2012, Humanidades, 9788415538400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille et le Prussien : quand Méténier confronte deux figures de l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine THOMAS et Karl ZIEGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre au miroir de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Peter Lang, pp.113-123, 2012, Comparatisme et société, 9789052018294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatou, Croissy. Maupassant canotier : de la Maison Fournaise à la Grenouillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle CRAISSATI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balade en Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alexandrines, pp.183-188, 2011, Sur les pas des écrivains, 2-912319-26-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution : un monstre parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jen-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catulle Mendès et La République des Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.225-241, 2011, Rencontres, 978-2-8124-0364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tombouctou », un intrus dans le recueil Contes du jour et de la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel GOUVARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française à l’agrégation de Lettres Modernes. Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.195-210, 2011, Parcours universitaire, 978-2-86781-748-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie critique sélective sur Catulle Mendès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catulle Mendès et La République des Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.275-280, 2011, Rencontres, 978-2-8124-0364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre du Grand-Guignol et les adaptations de récits réalistes-naturalistes (1897-1938). L’exemple de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria CERULLO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proses fin de (XIXe) siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Napoli « L’Orientale », pp.27-45, 2011, Collana di Letterature Comparate, 978-88-95044-99-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vision de M. Nicolas Poirier d’Erckmann-Chatrian, ou le combat de l’illusion contre la vérité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro MENDEZ et Concepción PALACIOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle au XIXe siècle. Auteurs mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.73-91, 2011, 978-3-0343-0630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans dans l’œuvre de Huysmans : à rebours de ceux de Maupassant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme SOLAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joris-Karl Huysmans. 1. Figures et fictions du naturalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, pp.83-102, 2011, La Revue des Lettres Modernes, 978-2-256-91164-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans La Maison Tellier : entre réalité et fantasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia FONYI, Pierre GLAUDES et Alain PAGES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Maupassant. La Maison Tellier. Contes du jour et de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.73-96, 2011, Rencontres, 978-2-8124-0330-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 628-E8 sur les chemins de la prostitution européenne : de l’étape au tapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore REVERZY et Guy DUCREY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en automobile. Octave Mirbeau, écrivain voyageur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.121-134, 2009, Configurations littéraires, 978-2-86820-382-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly et Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise MELMOUX-MONTAUBIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly romancier et critique de romans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage, pp.115-132, 2009, Romanesque Hors Série, 978-2-911576-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispinus ou l’histoire interrompue d’Erckmann-Chatrian, ou comment (ne pas) écrire une fantaisie romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepçion PALACIOS BERNAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Récit fantastique en langue française de Hoffmann à Poe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esser editorial, pp.153-166, 2009, 978-84-92488-44-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boule de suif au Théâtre Antoine : de Maupassant à Méténier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario PETRONE et Maria CERULLO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’œuvre de Maupassant au début du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Il Torcoliere, pp.43-59, 2009, Collana di Letterature Comparate, 978-88-95044-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimini, l’anti-Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Max MEJEAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellinicittà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de La Transparence, pp.83-85, 2009, Cinéphilie, 978-2-35051-046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très Russe : du roman à la pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean DE PALACIO et Éric WALBECQ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lorrain, « produit d’extrême civilisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.261-278, 2009, 978-2-87775-470-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui se moque-t-on ? La satire dans les « contes du prétoire » de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie DUVAL et Jean-Pierre SAÏDAH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre : la satire littéraire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Presses universitaires de Bordeaux, pp.165-181, 2008, Modernités, 978-2-86781-488-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passion, destin, déraison : l’amour à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denitza BANTCHEVA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visconti dans la lumière du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corlet, pp.46-50, 2008, CinémAction, 978-2-84706-269-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet de culte détourné : la perversion du signe dans les contes et nouvelles de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea DEL LUNGO et Boris LYON-CAEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman du signe. Fiction et herméneutique au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.197-211, 2007, Essais et Savoirs, 978-2-84292-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du plaisir, M’sieurs dames ? » : entremetteurs et entremetteuses dans l’œuvre de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne PIERREVILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature française et francophone de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDIC, pp.251-268, 2007, 978-2-911981-18-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Vaudeville au Boulevard : La Piste, pièce de la réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy DUCREY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorien Sardou, un siècle plus tard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.129-144, 2007, Configurations littéraires, 978-2-86820-346-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour est aveugle : raison et sentiments dans Les Emmurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucien Descaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.81-101, 2007, D'après Nature, 978-2-35548-007-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen du cocher de fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques LEFRERE et Michel PIERSSENS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, sa vie, son œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.41-45, 2005, En marge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ami Fritz à la scène ou l’Alsace à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Simone Dufief et Jean-Louis Cabanes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du roman au théâtre. Les adaptations théâtrales au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.129-142, 2005, RITM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille et le cupide : stéréotypes antisémites dans l’œuvre de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne MATARD-BONUCCI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisémythes : l’image des juifs entre culture et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Editions, pp.343-354, 2005, Culture/Médias, 2-84736-104-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du conte fantastique à la parabole : morale laïque dans quelques contes fantastiques d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric LYSØE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.75-90, 2004, Europes littéraires, 2-86820-259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux lauréats oubliés : Alphonse de Châteaubriant et Henri Béraud, mis à l’index pour Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katherine ASHLEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix Goncourt, 1903-2003 : essais critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.109-123, 2004, Modern French Identities, 3-03910-018-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Emma à Edna : l’influence de Flaubert sur L’Éveil de Kate Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole TERRIEN et Yvan LECLERC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madame Bovary, le bovarysme et la littérature de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.39-51, 2004, 2-87775-371-9200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Maupassant, précurseur de celui de Courteline : de La Paix du ménage à La Paix chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Amis de Flaubert et de Maupassant, pp.95-108, 2001, Bulletin Flaubert-Maupassant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale en action de Paul Alexis : entre La Maison Tellier et La Maison Philibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette BECKER et Anne-Simone DUFIEF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecture des « petits » naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2000, RITM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois de Boulogne, entre ville et nature dans le récit du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2025.28.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erckmann-Chatrian : « deux plumes jumelles » ? Heurs et malheurs de l’écriture en collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les enjeux de l’écriture collaborative dans la littérature populaire française du XIXe siècle, 27 (20), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2025.27.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d’Erckmann-Chatrian dans la presse satirique de leur époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo ludens : Gianni Rodari, écrivain et pédagogue du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte dans Maître Daniel Rock d’Erckmann-Chatrian : un combat contre le progrès perdu d’avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quêtes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31743/ql.17951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boule de suif en bande dessinée : une adaptation de Li-An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la brièveté au XIXe siècle : les exemples d'Erckmann-Chatrian et de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesff.571091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois conteuses du Nouveau Décaméron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.125-138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh21705.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, roi du Nouveau Décaméron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXX (5), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh21705.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intertextualité dans Les Minuscules », Cahiers Robinson, n°47, « Roald Dahl, la fabrique d’un imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont-Oriol : de la genèse du roman à sa fortune médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution dans la poésie de Guy de Maupassant : genèse d’une notion clé de l’œuvre en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.403-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins et médicastres dans l’œuvre d’Erckmann-Chatrian : pouvoir sur le corps, pouvoir sur les esprits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scandale des bureaux de placement : la prostitution ancillaire dénoncée par Mirbeau et quelques contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Octave Mirbeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.46-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Level conteur : un héritier du réalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Peur dans l’œuvre d'Erckmann-Chatrian : du folklore au fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Silesiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, I (11), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Oh ! Fuir, partir !ˮ Maupassant au Maghreb : reportage ou écriture de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes, morts violentes et loups-garous dans l’œuvre d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du maître français au Schulmeister prussien : modèle et contre-modèle de l’instituteur dans quelques nouvelles sur l’Alsace annexée (1872-1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sylvie Thorel éd., Simples vies de femmes. Un petit genre narratif du XIXᵉ siècle (Paris, Champion, Romantisme et Modernités ; 151, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Concha Palacios et Pedro Mendez (éd.), Femmes nouvellistes françaises du XIXᵉ siècle (Bern, Peter Lang, 2013), Thélème. Revista Complutense de Estudios Franceses vol. 29, nᵒ 2, 2014, p. 405-408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nao Takaï, Le Corps féminin nu ou paré dans les récits réalistes de la seconde moitié du XIXe siècle. Flaubert, les Goncourt et Zola (Paris, Champion, Romantisme et Modernités ; 147, 2012), Revue d’Histoire Littéraire de la France, n° 2, juin 2014, p. 479-480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Béatrice Laville et Vérane Partensky dir., « Le Roman de la jeune fille » (Cahiers Goncourt, n°20, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Edmond et Jules de Goncourt, Germinie Lacerteux (O.C., t. IV), éd. Sylvie Thorel-Cailleteau (Paris, Champion, TLMC ; 136, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CXIII (1), pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la redécouverte d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XIV (54), pp.59-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fait divers dans Contes du jour et de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostituée : un personnage absent des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ULL Crític</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15-16, pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Robert Caze, Le Martyre d’Annil, roman, suivi de La Sortie d’Angèle, éd. Arnaud Bédat et René-Pierre Colin (Société jurassienne d’Émulation &amp; Du Lérot, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1006-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Leblanc conteur et romancier : disciple de Maupassant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « Deux amis » à Pendant l’armistice d’Armand Charmain. Quand l’adaptation théâtrale se fait patriotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Edmond et Jules de Goncourt, La Fille Elisa (O.C., t. VIII), éd. David Baguley (Paris, Champion, TLMC ; 127, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.723-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jacques Seray, Richard Lesclide. Du Vélocipède illustré à la table de Victor Hugo, co-éd. avec Michel Lesclide (Vélizy, chez l’auteur, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55-56, pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Angels Santa éd., George Sand. La Dame de Nohant. Les Romans champêtres (L’Ull Critic, [Lleida], n°13-14, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52-53, pp.337-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Pierre et Jean, éd. Antonia Fonyi (Paris, GF-Flammarion, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en cage, oiseaux en liberté : vision de la femme chez Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’artiste sculpte l’amour. Rêve de pierre dans La Rivale de Henry Kistemaeckers et Eugène Delard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie critique sélective d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille Elisa : une prostituée atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Arselène Ben Farhat, La Structure de l’enchâssement dans les contes et nouvelles de Guy de Maupassant (Sfax, Imprimerie Reliure d’Art, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations des œuvres d’Erckmann-Chatrian à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Kris Vassilev, Le Récit de vengeance au XIXe siècle. Mérimée, Dumas, Balzac, Barbey d’Aurevilly (Toulouse, Presses universitaires du Mirail, 2008), Les Lettres romanes [Louvain], LXIII, nᵒ 3-4, 2009, p. 349-352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations des œuvres d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bel-Ami, notes et dossier Jean-Claude Jørgensen (Paris, Hatier, Classiques &amp; Cie ; 30, 2004), Le Horla et autres nouvelles fantastiques (1875-1890), éd. Thierry Ozwald (Paris, Hatier, Classiques et Cie ; 52, 2006), La Maison Tellier, éd. Guy Palayret (Paris, Nathan, Carrés classiques ; 19, 2006), Boule de suif, éd. Danièle Marin (Paris, Gallimard, Folioplus classiques ; 103, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82, pp.352-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir Maupassant. Étude de réception : 1950-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.73-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu Harriett de Louis Mullem : un conte bien étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihilisme et anarchisme vus par Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riou, illustrateur d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres et documents inédits [4 lettres inédites de Guy de Maupassant]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R.I.N.: Cahiers de recherches des instituts néerlandais de langue et de littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il diavolo (2005) d’Andrea Lodovichetti : du conte noir à la fable métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C.R.I.N.: Cahiers de recherches des instituts néerlandais de langue et de littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Louis Cabanès et Jean-Pierre Saïdah éd., La Fantaisie post-romantique (Toulouse, Presses universitaires du Mirail, coll. Cribles, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LX, 1-2, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Zola dans la fiction maupassantienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, III (9), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence A. Gregorio, Maupassant’s Fiction and the Darwinian View of Life (New York, Peter Lang, Currents in Comparative Romance Languages and Literatures, vol. 143, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fille Élisa à la scène : sur quelques reprises (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sir Arthur Conan Doyle, Sous la lampe rouge (Arles, Actes Sud, collection « Un endroit où aller », 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Age dans l’œuvre de Maupassant : Histoire, Légende, Poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVII (2), pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, Reinach et le « coup de pied de l’âne » : une caricature du Pilori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zola contre Hitler : un pastiche anti-nazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.269-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Larry Duffy, Le Grand Transit Moderne. Mobility, Modernity and French Naturalist Fiction (Amsterdam, Rodopi, coll. « Faux Titre » nᵒ 260, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.319-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’oeil et l’esprit : le fantastique ou la question du réel”, compte rendu de Michel Viegnes, Le Fantastique (Paris, Flammarion, GF-Corpus Lettres, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, VII (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voleuse d’enfants d’Erckmann-Chatrian : monstre narratif ou conte cruel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Ugo Pandolfi, La Vendetta de Sherlock Holmes, texte intégral des carnets d’Ugo Pandolfi..., édition établie et présentée par Jean Pandolfi-Crozier (Paris, Éditions Little Big Man, collection Voyageurs oubliés, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant chez le docteur Meuriot : dossier inédit. Ce que Georges Normandy a caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rois, ou Mademoiselle Fifi au miroir de la parodie. Étude d’un diptyque ironique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37-38, pp.215-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A Further Selection of the Chroniques of Maupassant, ed. Adrian C. Ritchie (Oxford, Peter Lang, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine critique français : l’exemple des thèses (1900-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Zola revient d’entre les morts : Contes de l’au-delà sous la dictée de l’esprit d’Émile Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79, pp.189-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nouvelle Miss Harriet à l’opérette Miss Helyett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.27-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daudet pastiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Alsace perdue : le patriotisme dans La Dernière Classe de Daudet et Le Trompette des hussards bleus d’Erckmann-Chatrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fantastique maupassantien : la femme surnaturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XX (38), pp.77-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Le Horla, éd. Christine Bénévent (Paris, Gallimard, Folioplus Classiques n°1, 2003), et Guy de Maupassant, Nouvelles (1881-1888), éd. Dominique Barrillon (Paris, Hatier, Classiques &amp; Cie n°18, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nadine Satiat, Maupassant (Paris, Flammarion, Grandes Biographies, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.321-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Esprit de Dumas. Pastiches spirites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28-29, pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Yvan Leclerc éd., Flaubert – Le Poittevin – Maupassant Une affaire de famille littéraire (actes du colloque international de Fécamp 27-28 octobre 2000, Mont-Saint-Aignan, Publications de l’Université de Rouen ; 327, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.320-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Claude Duchet, Dominique Pety, Philippe Régnier, Bibliographie du dix-neuvième siècle. Année 2002. (Paris, Presses universitaires de la Sorbonne Nouvelle, 2004), Acta Fabula, vol. V, nᵒ 3, juin 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Imitation dans Bel-Ami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier 1718 : Maupassant à Passy, aux sources de la légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Honnorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.5-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de la parodie : l’exemple de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du centre de recherche « Études sur le roman du second demi-siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, A Selection of the Political Journalism, ed. Adrian C. Ritchie (New York, Peter Lang, 1999) et A Selection of the Chroniques (1881-1887) (New York, Peter Lang, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.356-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant dans le Journal des Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.283-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Femme défenestrée chez Maupassant et Daudet. Étude d’un itinéraire intertextuel dans Les Femmes d’artistes, Le Modèle et Sapho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupassant, lecteur de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fauvel éd., Maupassant 2000 (actes des colloques organisés par l’Association des Amis de Flaubert et de Maupassant à l’occasion du cent cinquantième anniversaire de la naissance de l’écrivain, Bulletin Flaubert-Maupassant, n°9, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prostituée et le livre : fonctions du livre dans quelques romans de filles (1875-1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31-32, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles Castella, Les Récits et nouvelles réalistes de Maupassant, apôtre du Marché-Dieu, lecture socio-génétique (Lausanne, L’Âge d’Homme, 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le jeune Zola monte un canular…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116, pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amour maternel dans l’œuvre de Maupassant : une grande vertu des femmes de petite vertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Litzelmann : la mystérieuse dame en gris de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73, pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’influence du fait divers : les Chroniques et Contes de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 97, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saveurs et parfums d’Orient dans les écrits de Maupassant sur le Maghreb : sensualité et poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de Guy de Maupassant au Maghreb : le réel et la fiction ou la naissance d’une écriture hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mustapha TRABELSI et Arselène BEN FAHRAT, Mar 2023, Sfax, Tunisie, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art de la brièveté au XIXe siècle : les exemples d’Erckmann-Chatrian et de Maupassant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'AFUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro MENDEZ, Apr 2023, Murcie, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo ludens : Gianni Rodari, écrivain et pédagogue du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gianni Rodari, conteur et pédagogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beauvais, France. pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Erckmann-Chatrian : « deux plumes jumelles » ? Heurs et malheurs de l'écriture en collaboration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La escritura colaboratriva en la Francia decimononica : posturas y perspectivas, jornadas de investigacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carme FIGUEROLA, Nov 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Phalsbourg à Waterloo : l'histoire de Joseph Bertha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du bicentenaire de la naissance d'Emile Erckmann, Phalsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Phalsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vosges d’Émile Erckmann et d’Alexandre Chatrian : entre réalité et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La Lorraine des écrivains : création littéraire et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole BISENIUS-PENIN, Dec 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums de femmes pour hommes à femmes : poétique de l’odorat dans quelques contes de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums de littérature ou l’odeur des mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thanh-Vân TON-THAT, Dec 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Promenade au Bois dans le roman du XIXᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie parisienne, une langue, un mythe, un style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Émile Zola, La Bête humaine, éd. Olivier Lumbroso, Oeuvres complètes. Les Rougon-Macquart, XVII (Paris, Classiques Garnier, Bibliothèque du XIXe siècle ; 96, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.384-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface &amp;quot;Maupassant, le fantastiqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy de Maupassant, Récits fantastiques, Paris, Éditions Bragelonne, 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Céline Brossillon, Le Taureau triste. La solitude du célibataire de Maupassant (Paris, CNRS Éditions, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, p.490-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des Cahiers Robinson, n°53, Les Grandes Vacances, dir. Francis Marcoin, Le Rocambole, n°103-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.319-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des Cahiers Robinson, n°51, Ces petites filles qui lisent, dir. Justine Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.346-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Olivier Lumbroso, Jean-Sébastien Macke et Jean-Michel Pottier (dir), Émile Zola et le Naturalisme, en tous genres, mélanges offerts à Alain Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Céline Léger, Jules Vallès, la fabrique médiatique de l'événement (1857-1870) (Saint-Étienne, Presses Universitaires de Saint-Étienne, Le XIXe siècle en représentation, 2021), Cahiers naturalistes, n° 96, 2022, p. 332-333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Louis Cabanès et Pierre-Jean Dufief, Les Frères Goncourt. Hommes de lettres (Paris, Fayard, Biographies, 2020), Revue d’Histoire Littéraire de la France, n° 1, mars 2021, p. 240-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christopher Lloyd, Guy de Maupassant (London, Reaktion Books, Critical Lives, 2020), H-France, Vol . XXI, n° 52, March 2021. https://h-france.net/vol21reviews/vol21no52Benhamou.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Chroniques, t. I (1876-mars 1882), éd. Marie-Françoise Melmoux-Montaubin et Anne Geisler-Szmulewicz (Paris, Classiques Garnier, Œuvres complètes de Guy de Maupassant, dir. Antonia Fonyi, 2019), Revue d’Histoire Littéraire de la France, n° 4, 2020, p. 998-999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Didier Philippot, Guy de Maupassant et l’affolant mystère de la vie. Essai sur l’œuvre fantastique (Paris, Classiques Garnier, Études romantiques et dix-neuviémistes ; 91, 2019), Revue d’Histoire Littéraire de la France, n° 1, mars 2020, p. 228-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Edmond de Goncourt, Chérie, éd. Dominique Pety, Œuvres narratives complètes, sous la direction de Jean-Louis Cabanès, t. XII (Paris, Classiques Garnier, coll. « Bibliothèque du XIXe siècle » n°57, 2018), Revue d’Histoire Littéraire de la France, n° 3, 2019, p. 733-734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alexandre Dumas, Les Quarante-cinq, éd. Marie Palewska (Paris, Gallimard, Folio, 2019), Le Rocambole, Bulletin des Amis du Roman Populaire, n°88-89, automne-hiver 2019, p. 310-311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Naturalisme. ─ Vous avez dit naturalismes ?, dir. Céline Grenaud-Tostain et Olivier Lumbroso (Paris, Presses Sorbonne Nouvelle, 2016), Revue d’Histoire Littéraire de la France, n°4, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Éléonore Reverzy, Portrait de l’artiste en fille de joie. La littérature publique (Paris, CNRS éditions, 2016), Revue d’Histoire Littéraire de la France, n° 3, septembre 2018, p. 727-728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guy de Maupassant », Les Essentiels de la littérature, BnF-Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Arselène Ben Farhat éd., Les Marges en littérature (Sfax, Nouha editions, CRLDC, 2016), Anales de Filologià francesa, n°25, 2017, p. 463-464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sophie-Valentine Borloz, « Les femmes qui se parfument doivent être admirées de loin ». Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villiers de l’Isle-Adam, Postface de Marta Caraion (Lausanne, Éditions Archipel, vol. 22, 2015), Revue d’Histoire Littéraire de la France, n°2, juin 2017, p. 470-472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Salaün, Jean-Louis Dubut de Laforest. Un écrivain populaire (Dijon, Éditions Universitaires de Dijon, 2015), Le Rocambole, n°74, printemps 2016, p. 167-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Salaün, Jean-Louis Dubut de Laforest. Un écrivain populaire (Dijon, Éditions Universitaires de Dijon, 2015), Revue d’Histoire Littéraire de la France, n°4, décembre 2016, p. 991-992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de David Evans et Kate Griffiths éd., Pleasure and Pain in Nineteenth-Century French Literature and Culture (Amsterdam, Rodopi, Faux Titre, 2008), Les Lettres romanes [Louvain], LXIII, n°3-4, 2009, p. 362-366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Un joli monde. Romans de la prostitution, éd. Daniel Grojnowski et Mireille Dottin-Orsini (Paris, Robert Laffont, Bouquins, 2008), Cahiers Goncourt, n°15, 2008, p. 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Floriane Place-Verghnes, Jeux pragmatiques dans les Contes et Nouvelles de Guy de Maupassant (Paris, Honoré Champion, Romantisme et Modernités ; 88, 2005), Romantisme, site de la SERD, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Larry Duffy, Le Grand Transit Moderne. Mobility, Modernity and French Naturalist Fiction (Amsterdam, Rodopi, Faux Titre ; 260, 2005), Les Lettres romanes [Louvain], LX, n°3-4, 2006, p. 394-395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bernard Demont, Représentations spatiales et narration dans les contes et nouvelles de Guy de Maupassant. Une rhétorique de l’espace géographique (Paris, Honoré Champion, Romantisme et Modernités, 2005), Revue d’Histoire Littéraire de la France, CVI, n°4, octobre-décembre 2006, p. 1008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurence A. Gregorio, Maupassant’s Fiction and the Darwinian View of Life (New York, Peter Lang, Currents in Comparative Romance Languages and Literatures, vol. 143, 2005), Les Lettres romanes [Louvain], LX, n°3-4, 2006, p. 396-398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Lysøe éd., Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian (Strasbourg, Presses universitaires de Strasbourg, Collections de l’Université de Haute-Alsace, Centre de Recherche sur l’Europe littéraire, 2004), Le Rocambole, Bulletin des Amis du Roman populaire, n°30, printemps 2005, p.134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Éric Lysøe éd., Erckmann-Chatrian au carrefour du fantastique, suivi de Histoires et contes fantastiques par Émile Erckmann-Chatrian (Strasbourg, Presses universitaires de Strasbourg, Collections de l’Université de Haute-Alsace, Centre de Recherche sur l’Europe littéraire, 2004), Les Cahiers naturalistes, n°79, 2005, p.386-388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant sur les chemins d’Algérie, textes rassemblés et présentés par Jean Emmanuel (Paris, Magellan & Cie, Traces et Fragments, 2003), Les Cahiers naturalistes, n°78, 2004, p. 325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Joëlle Bonnin-Ponnier, Le Restaurant dans le roman naturaliste. Narration et évaluation (Paris, Honoré Champion, Romantisme et Modernités n°48, 2002), Les Cahiers naturalistes, n°77, 2003, p. 355-356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans Färnlöf, L’Art du récit court. Pantins et parasites dans les nouvelles de Maupassant (Université de Stockholm, éd. Gunnel Engwall & Jane Nystedt, Forskningsrapporter/Cahiers de la recherche n°12, 2000), Les Cahiers naturalistes, n°76, 2002, p. 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy de Maupassant, Des Vers et autres poèmes, éd. Emmanuel Vincent (Mont-Saint-Aignan, Publications de l’Université de Rouen n°309, 2001), Les Cahiers naturalistes, n°76, 2002, p. 268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Émile Neaumet, Un flic à la Belle Époque. Anarchistes, assassins mondains et scandales politiques (Paris, Albin Michel, 1998), Romantisme, n°107, 2000, p. 106-107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision du Prussien dans les récits d’Erckmann-Chatrian après 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/index.php?id=13855" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680893v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Benhamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collection-litera.fr/livres/25" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05184648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066433" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alavoine Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Litteratures-et-arts/Ecrire-a-quatre-mains-XIXe-XXIe-siecles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Finet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12683-book-08535754-9782745357540.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13499-24164-reussir-son-entree-en-master-meef-qcm-francais-et-mathematiques-9782340046337.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4349-oeuvres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4348-erckmann-chatrian-conteurs-et-moralistes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/dossier-guy-de-maupassant-noelle-benhamou.html/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livredepoche.com/livre/mont-oriol-nouvelle-edition-9782253183235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/goncourt-edmond-et-jules-de-oeuvres-narratives-completes-tome-ii-une-voiture-de-masques-et-autres-recits-brefs-la-lorette.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/goncourt-edmond-et-jules-de-oeuvres-narratives-completes-tome-i-en-18-les-actrices.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Maupassant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdusandre.com/editions/livre/144/theatre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9788886609500-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-palimpseste.com/images/headers/Editionspalimpsestemedias/Impressionsdafrique/Guy_de_Maupassant_Recits_d_Afrique.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-palimpseste.com/images/headers/Editionspalimpsestemedias/Impressionsdafrique/Guy_de_Maupassant_Nouvelles_d_Afrique.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05342138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58836?rskey=snn50t&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.28.04" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.27.07" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05479038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05022778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.17951" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04332864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04337229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.571091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh21705.9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh21705.5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409441v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738816v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739414v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408700v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408854v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409809v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04332843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708046v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708051v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739429v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/index.php?id=13855" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680893v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Benhamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collection-litera.fr/livres/25" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05184648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066433" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alavoine Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Litteratures-et-arts/Ecrire-a-quatre-mains-XIXe-XXIe-siecles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Finet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12683-book-08535754-9782745357540.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13499-24164-reussir-son-entree-en-master-meef-qcm-francais-et-mathematiques-9782340046337.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4348-erckmann-chatrian-conteurs-et-moralistes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4349-oeuvres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/dossier-guy-de-maupassant-noelle-benhamou.html/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livredepoche.com/livre/mont-oriol-nouvelle-edition-9782253183235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/goncourt-edmond-et-jules-de-oeuvres-narratives-completes-tome-ii-une-voiture-de-masques-et-autres-recits-brefs-la-lorette.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/goncourt-edmond-et-jules-de-oeuvres-narratives-completes-tome-i-en-18-les-actrices.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Maupassant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdusandre.com/editions/livre/144/theatre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9788886609500-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-palimpseste.com/images/headers/Editionspalimpsestemedias/Impressionsdafrique/Guy_de_Maupassant_Recits_d_Afrique.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03381271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-palimpseste.com/images/headers/Editionspalimpsestemedias/Impressionsdafrique/Guy_de_Maupassant_Nouvelles_d_Afrique.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05342138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58836?rskey=snn50t&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.28.04" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.27.07" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05479038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05022778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.17951" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04332864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04337229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.571091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh21705.9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh21705.5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712625v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408643v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409521v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03410011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409383v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409391v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03408853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409809v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03409940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04332843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04298437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708046v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708051v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738820v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738841v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739436v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>