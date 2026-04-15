--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1460,295 +1460,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical conversion efficiency of GaN NWs: critical influence of the NW stiffness, the Schottky nano-contact and the surface charge effects</w:t>
+                <w:t xml:space="preserve">Investigating the Secondary Electron Emission of Nanomaterials Induced by a High‐Resolution Proton Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelle Gogneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Marian Cholewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+                <w:t xml:space="preserve">Anna Grędysa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Couraud</w:t>
+                <w:t xml:space="preserve">Andrii Pozaruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Leroy</w:t>
+                <w:t xml:space="preserve">Thomas Osipowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr07863a⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259 (4), pp.2100445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202100445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719768v1</w:t>
+                <w:t xml:space="preserve">hal-03853950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Secondary Electron Emission of Nanomaterials Induced by a High‐Resolution Proton Beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromechanical conversion efficiency of GaN NWs: critical influence of the NW stiffness, the Schottky nano-contact and the surface charge effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Grędysa</w:t>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Pozaruk</w:t>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Osipowicz</w:t>
+                <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van Kan</w:t>
+                <w:t xml:space="preserve">Laetitia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 259 (4), pp.2100445. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (13), pp.4965-4976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.202100445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nr07863a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853950v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
               </w:r>
@@ -2666,1903 +2666,1903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D Nanostructure-Based Piezo-Generators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GaN/Ga2O3 Core/Shell Nanowires Growth: Towards High Response Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9101474⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.3528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9173528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385605v1</w:t>
+                <w:t xml:space="preserve">hal-02385613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D Nanostructure-Based Piezo-Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.552-559. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano9101474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024971v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN nanowires grown on chemical vapor deposited-graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mancini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Morassi</w:t>
+                <w:t xml:space="preserve">Vladimir G Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sinito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Geelhaar</w:t>
+                <w:t xml:space="preserve">Yuri Berdnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab0570⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349609v1</w:t>
+                <w:t xml:space="preserve">hal-03048504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nan Guan</w:t>
+                <w:t xml:space="preserve">Optical properties of GaN nanowires grown on chemical vapor deposited-graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir G Dubrovskii</w:t>
+                <w:t xml:space="preserve">C. Sinito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Berdnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Barbier</w:t>
+                <w:t xml:space="preserve">L. Geelhaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (21), pp.214005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab0570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048504v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of GaN nanowires containing AlN/GaN multiple quantum discs by EBIC and CL techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Babichev</w:t>
+                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Morassi</w:t>
+                <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Quach</w:t>
+                <w:t xml:space="preserve">Yury Berdnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab055e⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182873v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour optimization of phosphor-converted flexible nitride nanowire white light emitting diodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Subrata Das</w:t>
+                <w:t xml:space="preserve">Investigation of GaN nanowires containing AlN/GaN multiple quantum discs by EBIC and CL techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Babichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab2c84⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (21), pp.214006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab055e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299781v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/Ga2O3 Core/Shell Nanowires Growth: Towards High Response Gas Sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+                <w:t xml:space="preserve">Colour optimization of phosphor-converted flexible nitride nanowire white light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (17), pp.3528. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.035003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9173528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab2c84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385613v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High piezoelectric conversion properties of axial InGaN/GaN nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology Tailoring and Growth Mechanism of Indium-Rich InGaN/GaN Axial Nanowire Heterostructures by Plasma-Assisted Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Gyu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.367. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2545-2554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8060367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798270v1</w:t>
+                <w:t xml:space="preserve">hal-02385645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t>
+                <w:t xml:space="preserve">High piezoelectric conversion properties of axial InGaN/GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Glushkov</w:t>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Glushkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Bonello</w:t>
+                <w:t xml:space="preserve">L Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano8060367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913851v1</w:t>
+                <w:t xml:space="preserve">hal-01798270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Boyko</w:t>
+                <w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Glushkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Glushkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385637v1</w:t>
+                <w:t xml:space="preserve">hal-01913851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Glushkov</w:t>
+                <w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Glushkova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Charron</w:t>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1092, pp.012014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954341v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emission from localised point defects induced in GaN crystal by a femtosecond-pulsed laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Glushkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Glushkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umar Saleem</w:t>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tay Beng Kang</w:t>
+                <w:t xml:space="preserve">Eric Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.8.002703⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385641v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology Tailoring and Growth Mechanism of Indium-Rich InGaN/GaN Axial Nanowire Heterostructures by Plasma-Assisted Molecular Beam Epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Light emission from localised point defects induced in GaN crystal by a femtosecond-pulsed laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+                <w:t xml:space="preserve">Ange Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun-Gyu Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Tay Beng Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (4), pp.2545-2554. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.2703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.8.002703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385645v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yellow and green luminescence in single-crystal Ge-catalyzed GaN nanowires grown by low pressure chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,575 +4888,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N C Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.325403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+                <w:t xml:space="preserve">hal-01390969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam induced current microscopy investigation of GaN nanowire arrays grown on Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Mukhin</w:t>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01401078v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N C Jamond</w:t>
+                <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Largeau</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.103002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/10/103002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390969v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Electron beam induced current microscopy investigation of GaN nanowire arrays grown on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">Ahmed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.72 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/10/103002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01390955v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large area graphene nanomesh: an artificial platform for edge-electrochemical biosensing at the sub-attomolar level</w:t>
               </w:r>
@@ -5710,51 +5710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5856,51 +5856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6029,51 +6029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belkhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6120,51 +6120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the degree of surface graphitization on 3C-SiC(100)/Si(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6582,51 +6582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (10), pp.102107. </w:t>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6860,51 +6860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7110,64 +7110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
@@ -7190,277 +7190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Applications?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can the surface charge effects be advantageous for enhancing the piezo-conversion efficiency in GaN NWs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arup Kunti</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPERA - WG2 - Application-oriented material development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284601v1</w:t>
+                <w:t xml:space="preserve">hal-04994323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the surface charge effects be advantageous for enhancing the piezo-conversion efficiency in GaN NWs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couraud</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">OPERA - WG2 - Application-oriented material development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994323v1</w:t>
+                <w:t xml:space="preserve">hal-05284601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowire-based piezoelectric devices for energy harvesting: Impact of the NW/polymer matrix composite</w:t>
               </w:r>
@@ -7604,346 +7604,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la matrice polymère dans des dispositifs à base de nanofils de GaN pour des applications de récupération d'énergie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">High electromechanical conversion properties of III-Nitride nanowires for piezoelectric energy harvesting: Towards the development of batteryless wireless micro-devices - Invited Speaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leroux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières GDR NAME 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on the Physics of Semiconductors and Applications (ISPSA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Jeju City, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284564v1</w:t>
+                <w:t xml:space="preserve">hal-04994374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High electromechanical conversion properties of III-Nitride nanowires for piezoelectric energy harvesting: Towards the development of batteryless wireless micro-devices - Invited Speaker</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Impact de la matrice polymère dans des dispositifs à base de nanofils de GaN pour des applications de récupération d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on the Physics of Semiconductors and Applications (ISPSA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Jeju City, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">Journées Plénières GDR NAME 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994374v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of PA-MBE grown GaN nanowires via conductive probe AFM - Effect of load and generator resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7975,782 +7975,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">22ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337899v1</w:t>
+                <w:t xml:space="preserve">hal-02152858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337953v1</w:t>
+                <w:t xml:space="preserve">hal-02337971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154041v1</w:t>
+                <w:t xml:space="preserve">hal-02337899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogenerators based on piezoelectric GaN nanowires grown by PA-MBE and MOCVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Mancini</w:t>
+                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 18th International Conference on Nanotechnology (IEEE-NANO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02076724v1</w:t>
+                <w:t xml:space="preserve">hal-02337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337971v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanogenerators based on piezoelectric GaN nanowires grown by PA-MBE and MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Forum des Microscopies à Sondes Locales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 18th International Conference on Nanotechnology (IEEE-NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2018.8626416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152858v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02076724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the piezoelectric-conversion properties of III-Nitride nanowires by conducting probe atomic force microscopy in intermittent contact mode</w:t>
               </w:r>
@@ -8775,64 +8775,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
@@ -8980,355 +8980,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric conversion with InGaN/GaN nanowire heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Morassi</w:t>
+                <w:t xml:space="preserve">High Sensitivity Piezogenerator Based on GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Lu</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors - ICNS 12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591417v1</w:t>
+                <w:t xml:space="preserve">hal-01591362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity Piezogenerator Based on GaN Nanowires</w:t>
+                <w:t xml:space="preserve">Piezoelectric conversion with InGaN/GaN nanowire heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Houzé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors - ICNS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591362v1</w:t>
+                <w:t xml:space="preserve">hal-01591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9379,90 +9379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires for piezoelectric energy harvesting : Towards wireless sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9668,51 +9668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9754,51 +9754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10006,77 +10006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface charges effects in GaN NWs: influence on the electromechanical conversion properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10252,51 +10252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10377,51 +10377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10502,64 +10502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10936,51 +10936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adb3ad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup K Kunti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/add741" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Potlog" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gadiac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Pintilie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2024.07.000653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300060v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2023.3248630" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00481" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmoon Jun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baul Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202205229" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Cholewa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gr&#281;dysa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Pozaruk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Osipowicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Kan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202100445" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malini Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejas K.K." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04309E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Geelhaar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abaade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saket" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc91a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Berdnikov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geelhaar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0570" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Dubrovskii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Berdnikov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Piazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab055e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299781v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab2c84" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.002703" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gyu Song" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00150" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001995" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zill" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl H. Naylor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115312" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukhin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-232JL34T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Castro-Arias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04289a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0584-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812516" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.09.021" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6W51R2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205429" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hostein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriache" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385635v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bayle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509370" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adb3ad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup K Kunti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/add741" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Potlog" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gadiac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Pintilie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2024.07.000653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300060v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2023.3248630" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00481" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmoon Jun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baul Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202205229" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Cholewa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gr&#281;dysa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Pozaruk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Osipowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Kan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202100445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malini Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejas K.K." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04309E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Geelhaar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abaade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saket" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc91a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101474" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Dubrovskii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Berdnikov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geelhaar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0570" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Berdnikov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Piazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab055e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab2c84" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gyu Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.002703" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001995" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zill" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl H. Naylor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115312" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukhin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-232JL34T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Castro-Arias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04289a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0584-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812516" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.09.021" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6W51R2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205429" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hostein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriache" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385635v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bayle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509370" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>