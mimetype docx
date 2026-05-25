--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -267,511 +267,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step growth procedure for homogeneous GaN NW arrays on graphene</w:t>
+                <w:t xml:space="preserve">The surface charge effects: A route to the enhancement of the piezoelectric conversion efficiency in GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyhia Tamsaout</w:t>
+                <w:t xml:space="preserve">N Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Cambril</w:t>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Tanbir Kaur Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Madouri</w:t>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">A Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (13), pp.135604. </w:t>
+              <w:t xml:space="preserve">Nano Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/adb3ad⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nwnano.2025.100082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954865v1</w:t>
+                <w:t xml:space="preserve">hal-04965536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of electric potential in p-GaN/InGaN/n-GaN nanowire LEDs</w:t>
+                <w:t xml:space="preserve">Two-step growth procedure for homogeneous GaN NW arrays on graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anitha Jose</w:t>
+                <w:t xml:space="preserve">Dyhia Tamsaout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arup K Kunti</w:t>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Amador-Mendez</w:t>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Mathieu-Pennober</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 36 (24), pp.245702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/add741⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 36 (13), pp.135604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/adb3ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232881v1</w:t>
+                <w:t xml:space="preserve">hal-04954865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface charge effects: A route to the enhancement of the piezoelectric conversion efficiency in GaN nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of electric potential in p-GaN/InGaN/n-GaN nanowire LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Anitha Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanbir Kaur Sodhi</w:t>
+                <w:t xml:space="preserve">Arup K Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
+                <w:t xml:space="preserve">Nuno Amador-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chevillard</w:t>
+                <w:t xml:space="preserve">Tiphaine Mathieu-Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.100082. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (24), pp.245702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nwnano.2025.100082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/add741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965536v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Charge: An Advantage for the Piezoelectric Properties of GaN Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Kaur Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoenergy Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.133-146. </w:t>
@@ -839,51 +839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Potlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gadiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Pintilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -969,51 +969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gonzalez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vrellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1103,51 +1103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Zaidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1192,295 +1192,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Triggers Epitaxial Growth of GaN on Graphene?</w:t>
+                <w:t xml:space="preserve">Enhancement of Single‐Photon Purity and Coherence of III‐Nitride Quantum Dot with Polarization‐Controlled Quasi‐Resonant Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Barbier</w:t>
+                <w:t xml:space="preserve">Seongmoon Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Minho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe David</w:t>
+                <w:t xml:space="preserve">Baul Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00481⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (5), pp.2205229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202205229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173825v1</w:t>
+                <w:t xml:space="preserve">hal-04300011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Single‐Photon Purity and Coherence of III‐Nitride Quantum Dot with Polarization‐Controlled Quasi‐Resonant Excitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Triggers Epitaxial Growth of GaN on Graphene?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baul Kim</w:t>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Morassi</w:t>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (5), pp.2205229. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (9), pp.6517-6525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202205229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300011v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Secondary Electron Emission of Nanomaterials Induced by a High‐Resolution Proton Beam</w:t>
               </w:r>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical conversion efficiency of GaN NWs: critical influence of the NW stiffness, the Schottky nano-contact and the surface charge effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thejas K.K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuño Amador-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (8), pp.3044-3059. </w:t>
@@ -2162,64 +2162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Saket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Amador-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-ray Diffraction Study of GaN Nucleation on Transferred Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,4013 +2666,3879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/Ga2O3 Core/Shell Nanowires Growth: Towards High Response Gas Sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D Nanostructure-Based Piezo-Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9173528⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9101474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385613v1</w:t>
+                <w:t xml:space="preserve">hal-02385605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D Nanostructure-Based Piezo-Generators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical properties of GaN nanowires grown on chemical vapor deposited-graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geelhaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9101474⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (21), pp.214005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab0570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385605v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir G Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Berdnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (2), pp.552-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN nanowires grown on chemical vapor deposited-graphene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of GaN nanowires containing AlN/GaN multiple quantum discs by EBIC and CL techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sinito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Brandt</w:t>
+                <w:t xml:space="preserve">Valerio Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Babichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Geelhaar</w:t>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30 (21), pp.214005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab0570⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 30 (21), pp.214006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab055e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349609v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colour optimization of phosphor-converted flexible nitride nanowire white light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Berdnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Barbier</w:t>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.035003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab2c84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024971v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of GaN nanowires containing AlN/GaN multiple quantum discs by EBIC and CL techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Babichev</w:t>
+                <w:t xml:space="preserve">GaN/Ga2O3 Core/Shell Nanowires Growth: Towards High Response Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Morassi</w:t>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Quach</w:t>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (21), pp.214006. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.3528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab055e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9173528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182873v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour optimization of phosphor-converted flexible nitride nanowire white light emitting diodes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High piezoelectric conversion properties of axial InGaN/GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab2c84⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8060367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299781v1</w:t>
+                <w:t xml:space="preserve">hal-01798270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology Tailoring and Growth Mechanism of Indium-Rich InGaN/GaN Axial Nanowire Heterostructures by Plasma-Assisted Molecular Beam Epitaxy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun-Gyu Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Glushkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Glushkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00150⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385645v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High piezoelectric conversion properties of axial InGaN/GaN nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lu</w:t>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.367. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1092, pp.012014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8060367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798270v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Glushkov</w:t>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Glushkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Bonello</w:t>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913851v1</w:t>
+                <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+                <w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Glushkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Glushkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02385637v1</w:t>
+                <w:t xml:space="preserve">hal-01954341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
+                <w:t xml:space="preserve">Light emission from localised point defects induced in GaN crystal by a femtosecond-pulsed laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tay Beng Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.2703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.8.002703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928844v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Charron</w:t>
+                <w:t xml:space="preserve">Morphology Tailoring and Growth Mechanism of Indium-Rich InGaN/GaN Axial Nanowire Heterostructures by Plasma-Assisted Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Gyu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2545-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954341v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emission from localised point defects induced in GaN crystal by a femtosecond-pulsed laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Yellow and green luminescence in single-crystal Ge-catalyzed GaN nanowires grown by low pressure chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ange Maurice</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tay Beng Kang</w:t>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (9), pp.2703. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.1995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.8.002703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385641v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow and green luminescence in single-crystal Ge-catalyzed GaN nanowires grown by low pressure chemical vapor deposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowire-based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Gatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001995⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (13), pp.4610 - 4619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr00647k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385654v1</w:t>
+                <w:t xml:space="preserve">hal-01501840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowire-based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface dipole and band bending in the hybrid p − n heterojunction Mo S 2 / GaN ( 0001 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Ben Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Zill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl H. Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr00647k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.115312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501840v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface dipole and band bending in the hybrid p − n heterojunction Mo S 2 / GaN ( 0001 )</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl H. Naylor</w:t>
+                <w:t xml:space="preserve">N C Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.115312⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.325403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668118v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Largeau</w:t>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390969v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+                <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.103002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/10/103002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron beam induced current microscopy investigation of GaN nanowire arrays grown on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/10/103002⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.72 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390955v1</w:t>
+                <w:t xml:space="preserve">hal-01401078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam induced current microscopy investigation of GaN nanowire arrays grown on Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Mukhin</w:t>
+                <w:t xml:space="preserve">Large area graphene nanomesh: an artificial platform for edge-electrochemical biosensing at the sub-attomolar level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Castro-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Decanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (34), pp.15479-15485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr04289a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01401078v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area graphene nanomesh: an artificial platform for edge-electrochemical biosensing at the sub-attomolar level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Self-organized metal-semiconductor epitaxial graphene layer on off-axis 4H-SiC(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
+                <w:t xml:space="preserve">Haikel Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Velez-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr04289a⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.1026-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-014-0584-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992571v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01366518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized metal-semiconductor epitaxial graphene layer on off-axis 4H-SiC(0001)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilio Velez-Fort</w:t>
+                <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+                <w:t xml:space="preserve">Stephane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (3), pp.1026-1037. </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), pp.414-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-014-0584-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201409105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01366518v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
+                <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (5), pp.414-419. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (21), pp.213105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201409105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4880101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01093504v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From nanographene to monolayer graphene on 6H-SiC(0001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 104 (21), pp.213105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4880101⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 102 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096617v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01481015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nanographene to monolayer graphene on 6H-SiC(0001) substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Control of the degree of surface graphitization on 3C-SiC(100)/Si(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Belkhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812516⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606 (3-4), pp.217-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01481015v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the degree of surface graphitization on 3C-SiC(100)/Si(100)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Sharp interface in epitaxial graphene layers on 3C-SiC(100)/Si(100) wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouerghi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.09.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.205429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.205429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01053508v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp interface in epitaxial graphene layers on 3C-SiC(100)/Si(100) wafers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Resolved characterization of InAsP/InP quantum dots emitting in the C-band telecommunication window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barbier</w:t>
+                <w:t xml:space="preserve">Richard Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.205429⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.073106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2965112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644391v1</w:t>
+                <w:t xml:space="preserve">hal-00303555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved characterization of InAsP/InP quantum dots emitting in the C-band telecommunication window</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density of InAs/InP(001) quantum dots grown by metal-organic vapor phase epitaxy: Independent effects of InAs and cap-layer growth rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriache</w:t>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93, pp.073106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2965112⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 91 (10), pp.102107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2779101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6682,453 +6548,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface charge effects: a route to the enhancement of the piezoelectric conversion efficiency in GaN NWs - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanogenerators and Piezotronics (NGPT2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface charge effects: An advantage for enhancing the piezoelectric conversion efficiency in GaN NWs - Invited Talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Energy Harvesting Applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface charge effects in GaN NWs: An advantage for enhancing the piezoelectric conversion efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,100 +7026,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the surface charge effects be advantageous for enhancing the piezo-conversion efficiency in GaN NWs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7285,2609 +7151,2609 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPERA - WG2 - Application-oriented material development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowire-based piezoelectric devices for energy harvesting: Impact of the NW/polymer matrix composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical transducers based on GaN NWs: Influence of the nanometer scale on the properties - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ournées Nationales sur la Récupération et le Stockage de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electromechanical conversion properties of III-Nitride nanowires for piezoelectric energy harvesting: Towards the development of batteryless wireless micro-devices - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on the Physics of Semiconductors and Applications (ISPSA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Jeju City, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la matrice polymère dans des dispositifs à base de nanofils de GaN pour des applications de récupération d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières GDR NAME 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of PA-MBE grown GaN nanowires via conductive probe AFM - Effect of load and generator resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School of the GDR-PULSE network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Forum des Microscopies à Sondes Locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. pp.167</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152858v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337971v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337899v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lu Lu</w:t>
+                <w:t xml:space="preserve">Nanogenerators based on piezoelectric GaN nanowires grown by PA-MBE and MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 18th International Conference on Nanotechnology (IEEE-NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2018.8626416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337953v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02076724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154041v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogenerators based on piezoelectric GaN nanowires grown by PA-MBE and MOCVD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 18th International Conference on Nanotechnology (IEEE-NANO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. pp.167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02076724v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the piezoelectric-conversion properties of III-Nitride nanowires by conducting probe atomic force microscopy in intermittent contact mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowires based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Gatilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity Piezogenerator Based on GaN Nanowires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric conversion with InGaN/GaN nanowire heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Houzé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors - ICNS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591362v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric conversion with InGaN/GaN nanowire heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High Sensitivity Piezogenerator Based on GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Lu</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors - ICNS 12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591417v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires for piezoelectric energy harvesting : Towards wireless sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN) Spring Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo-Generator Integrating Vertical Array of GaN Nanowires: A new alternative energy source for nomad electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires based piezogenerator - Investigation of the GaN nanowires potentiality for the development of piezogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées Nationales sur la Récupération et le Stockage d'Energie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Orsay, France. pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Nucléation Croissance et Surfaces Hétérogènes du GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9897,719 +9763,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowire-based piezoelectric devices for energy harvesting: Impact of the NW/polymer matrix composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MOMENTOM International Congress Energy At The Crossroads: Accelerating Innovation In The Age of Disruption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charges effects in GaN NWs: influence on the electromechanical conversion properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the polymer matrix in GaN nanowire-based devices for energy harvesting and force sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on the Physics of Semiconductors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Jeju City, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990340v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the polymer matrix in GaN nanowire-based devices for energy harvesting and force sensor applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface charges effects in GaN NWs: influence on the electromechanical conversion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Henri Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Physics of Semiconductors and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Jeju City, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284624v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de matière sur des surfaces imagées par AFM en mode intermittent : un artefact inattendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France. Actes du 19e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires based piezogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowires 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain. pp.110, Nanowires 2015 - Book of Abstracts - Poster Sessions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the AlN interfacial layer on the piezoelectric properties of GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière des GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs) et NNS (NanoFils, Nanotubes, Semiconducteurs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10619,177 +10485,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron beam induced current investigation of Ga(In)N nanowires (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Saket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallium Nitride Materials and Devices XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. SPIE, pp.29, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2509370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10936,51 +10802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adb3ad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup K Kunti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/add741" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Potlog" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gadiac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Pintilie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2024.07.000653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300060v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2023.3248630" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00481" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmoon Jun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baul Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202205229" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Cholewa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gr&#281;dysa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Pozaruk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Osipowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Kan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202100445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malini Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejas K.K." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04309E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Geelhaar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abaade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saket" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc91a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101474" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Dubrovskii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Berdnikov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geelhaar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0570" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Berdnikov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Piazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab055e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab2c84" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gyu Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.002703" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001995" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zill" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl H. Naylor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115312" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukhin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-232JL34T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Castro-Arias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04289a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0584-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812516" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.09.021" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6W51R2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205429" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hostein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriache" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385635v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bayle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509370" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234175v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mence Sigallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adb3ad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup K Kunti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/add741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Potlog" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gadiac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Pintilie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2024.07.000653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300060v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2023.3248630" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmoon Jun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Choi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baul Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202205229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00481" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Cholewa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gr&#281;dysa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Pozaruk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Osipowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Kan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202100445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malini Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejas K.K." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04309E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Geelhaar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abaade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saket" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc91a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinito" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geelhaar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0570" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Dubrovskii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Berdnikov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00556" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Piazza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab055e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab2c84" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173528" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.002703" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gyu Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00150" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385654v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl H. Naylor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukhin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-232JL34T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Castro-Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04289a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0584-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridene" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812516" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.09.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6W51R2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.205429" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hostein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939911v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779101" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284644v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994385v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284624v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bayle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509370" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>