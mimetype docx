--- v0 (2026-03-21)
+++ v1 (2026-05-14)
@@ -822,51 +822,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 280 p., 2024</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 280 p., 2024, 9782753598454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2698,174 +2698,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parlementaires SFIO de la IVe République en campagne : une question d’identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, p. 81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La notabilisation du PS-SFIO sous la Quatrième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 96 (4), pp.35-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.096.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.096.0035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01766280v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02909878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline partisane et indisciplines parlementaires</w:t>
               </w:r>
@@ -3382,189 +3382,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’un anniversaire à l’autre. Que reste-t-il de ‘Mai 68’ chez les socialistes français ? (1978-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnin Judith; Patin Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Histoire politique aujourd’hui. Mélanges en l’honneur de Christine Bouneau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp.93-114, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Quatrième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anceau Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés composés, pp.223-230, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">D’un anniversaire à l’autre. Que reste-t-il de ‘Mai 68’ chez les socialistes français ? (1978-2008)</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Victoire d’une défaite’ : les procès de type stalinien et leurs rejeux mémoriels dans la gauche anticommuniste au temps de la guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bonnin Judith; Patin Nicolas. </w:t>
+              <w:t xml:space="preserve">Allorant Pierre; Badier Walter; Castagnez Noëlline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Histoire politique aujourd’hui. Mélanges en l’honneur de Christine Bouneau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le bord de l'eau, pp.93-114, 2025</w:t>
+              <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour les oppositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-265, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix &amp;quot;emmurés vivants&amp;quot; de Clairvaux réclament à l'Etat français le rétablissement de la peine de mort. S'adresser au pouvoir quand on est détenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laélia Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noëlline Castagnez; Laure Depretto; Julien Véronèse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.333-360, 2024, 9782406167709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3587,239 +3746,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Véronèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castagnez, Noëlline; Depretto, Laure; Véronèse, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Discours adressés au(x) pouvoir(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-13, 2024, POLEN - Pouvoirs, lettres, normes, 37, 9782406167709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04534377v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-05345289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
@@ -3903,215 +3903,215 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Ollivier; François Dubasque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le promeneur enraciné. François Mitterrand, un cheminement politique et sensible à travers les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.217-232, 2023</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.217-232, 2023, 9782753586888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tours, un anti-lieu de mémoire socialiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delouis, Anne Friederike. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages au Centre de la France. L’identité d’une région au regard de ses visiteurs (XVIe – XXe siècles). Actes du colloque international, Orléans 15 et 16 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.201-213, 2021, 9782753580282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Ministre d’un jour’ : le député-maire Pierre Chevallier tué par sa femme !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Allorant; Alexandre Borrell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de mémoire en région Centre-Val de Loire. Lieux, figures, moments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.253-272, 2021, 9782753581692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330216v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03330209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caricatures de L’Unité (1972-1986) : entre culture de gauche et mitterrandisme »</w:t>
               </w:r>
@@ -4383,831 +4383,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des guerres. Le Centre-Val de Loire de Jeanne d’Arc à Jean Zay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.321-327, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de la Seconde Guerre mondiale dans la vie politique orléanaise après la Libération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Allorant et Noëlline Castagnez (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des guerres : le Centre-Val de Loire de Jeanne d'Arc à Jean Zay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-286, 2015, Histoire, 9782753542044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les espoirs déçus de la Libération : épurer et rénover la République au Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Biard; Philippe Bourdin; Hervé Leuwers (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertu et politique‎ : les pratiques des législateurs (1789-2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.365-380, 2015, 9782753541382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire au service de la conquête du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noëlline Castagnez et Gilles Morin (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti socialiste d'Epinay à l'Elysée : 1971-1981</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-76, 2015, Histoire. Série Histoire politique de la France au XXe siècle, 9782753540682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01498707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le congrès de 1967 du PSU: M. Rocard au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre Allorant et Noëlline Castagnez (dirs.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sirinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noëlline Castagnez; Laurent Jalabert; Marc Lazar; Gilles Morin; Jean-François Sirinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des guerres : le Centre-Val de Loire de Jeanne d'Arc à Jean Zay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-286, 2015, Histoire, 9782753542044</w:t>
+              <w:t xml:space="preserve">Le Parti socialiste unifié. Histoire et postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Histoire, 9782753527393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au communisme : de l'héritage familial à la confrontation sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noëlline Castagnez et Gilles Morin (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Bérégovoy en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.69-84, 2013, 9782343007168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaullistes et socialistes de 1958 à 1981 : de l'impossible alternative à l'alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Audigier, Bernard Lachaise et Sébastien Laurent (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gaullistes‎ : hommes et réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau monde pp.471-491, 2013, 9782365833745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la guerre : de l'Algérie au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noëlline Castagnez; Laurent Jalabert; Marc Lazar; Jean-François Sirinelli (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti socialiste unifié‎ : histoire et postérité‎ : actes du colloque‎ organisé les 8 et 9 novembre 2010 par le Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.43-60, 2013, Histoire 9782753527393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01498656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biographie collective d'une élite militante : les parlementaires SFIO de la IVe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Noëlline Castagnez; Laurent Jalabert; Marc Lazar; Gilles Morin; Jean-François Sirinelli. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Audigier, David Colon et Frédéric Fogacci (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parti socialiste unifié. Histoire et postérité</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Histoire, 9782753527393</w:t>
+              <w:t xml:space="preserve">Les partis politiques : nouveaux regards, une contribution au renouvellement de l'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, P. Lang, pp.363-381, 2012, France contemporaine, 9789052018218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Front populaire au Front républicain : étude comparée des relations entre le groupe parlementaire et le parti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lachaise, Gilles Richard et Jean Garrigues (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires du politique : hommages à Sylvie Guillaume, historienne du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-95, 2012, Histoire, 9782753521063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503433v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01503174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parlementaires SFIO face à la crise de mai 1958</w:t>
               </w:r>
@@ -5402,173 +5402,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Mendès France : une figure du panthéon socialiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noëlline Castagnez; Gilles Morin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialistes et radicaux. Querelles de famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po-OURS, p. 161-177, 2008, 9782724610635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pacifisme, facteur dissolvant des forces politiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Morin; Gilles Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les deux France du Front populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 369-379, 2008, 9782296057029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909930v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02909965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du parlementarisme au régime présidentialiste : mutations et adaptations des parlementaires socialistes (1956-1967)</w:t>
               </w:r>
@@ -5939,186 +5939,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le parti issu de la Résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Berstein; Frédéric Cépède; Gilles Morin; Antoine Prost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parti socialiste entre Résistance et République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, p. 37-60, 2000, 9782859444099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La S.F.I.O. et ses mouvements de jeunesse de 1945 à 1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni ORSINA et Gaetano QUAGLIARIELLO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formazione della classe politica in Europa (1943-1953)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni la Caita, pp.203-228, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909858v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02909921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6820,51 +6820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029919v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03330178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7871/quand-les-socialistes-francais-se-souviennent-de-leurs-guerres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;p&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Gilles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04591483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sirinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.133836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Attal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27694?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03330196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs14.0161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.008.0083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.096.0035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez-Ruggiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1993.404093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1991.410716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/NczMS01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04591497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04591493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03330216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03330209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications-chs.eklablog.com/le-parti-socialiste-unifie-histoire-et-posterite-noelline-castagnez-la-a98672093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leboucher-Sebbab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04600194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029919v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03330178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7871/quand-les-socialistes-francais-se-souviennent-de-leurs-guerres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;p&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Gilles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04591483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sirinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.133836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Attal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27694?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03330196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs14.0161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.008.0083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.096.0035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez-Ruggiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1993.404093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1991.410716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04591497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/NczMS01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05345322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04591493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03330209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03330216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications-chs.eklablog.com/le-parti-socialiste-unifie-histoire-et-posterite-noelline-castagnez-la-a98672093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503174v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leboucher-Sebbab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04600194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02909969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>