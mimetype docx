--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -2155,268 +2155,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT studies of the methyl exchange reaction between Cp2M–CH3 or Cp*2M–CH3 (Cp = C5H5, Cp* = C5Me5, M = Y, Sc, Ln) and CH4. Does M ionic radius control the reaction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enforced N1-fluorenyl coordination to rhodium (I) with the (FluPPh2NPh) ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Eisenstein</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin-Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.4927-4930</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139901v1</w:t>
+                <w:t xml:space="preserve">hal-00144966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforced N1-fluorenyl coordination to rhodium (I) with the (FluPPh2NPh) ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DFT studies of the methyl exchange reaction between Cp2M–CH3 or Cp*2M–CH3 (Cp = C5H5, Cp* = C5Me5, M = Y, Sc, Ln) and CH4. Does M ionic radius control the reaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Martin-Vaca</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.3052-3057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b600021e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144966v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2428,256 +2428,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of gold/polymer thin films in Ar and Ar/NH3 DBD</w:t>
+                <w:t xml:space="preserve">Synthesis of gold/polymer thin films in Ar and Ar/NH3 atmospheric-pressure dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perdrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Plujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rocío Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium on High Pressure Low Temperature Plasma Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Padova, Italy</w:t>
+              <w:t xml:space="preserve">IEEE NANO 2024 (International Conference on Nanotechnology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gijòn, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841660v1</w:t>
+                <w:t xml:space="preserve">hal-04841667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of gold/polymer thin films in Ar and Ar/NH3 atmospheric-pressure dielectric barrier discharges</w:t>
+                <w:t xml:space="preserve">Synthesis of gold/polymer thin films in Ar and Ar/NH3 DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perdrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Plujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NANO 2024 (International Conference on Nanotechnology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Gijòn, Spain</w:t>
+              <w:t xml:space="preserve">HAKONE XVIII (18th International Symposium on High Pressure Low Temperature Plasma Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841667v1</w:t>
+                <w:t xml:space="preserve">hal-04841660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanocomposites or/polymère dans une décharge contrôlée par barrière diélectrique en Ar et Ar/NH3</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F95B4941"/>
+    <w:nsid w:val="E000E1BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3693,51 +3693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-barros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1048-1939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120159643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00439d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00061H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014421" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rassam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00329H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3BTF195H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00330A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-80KMP2QQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schappacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dessuge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKSTVJM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701270w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QJD0PDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofu Zi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700628e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-45CJ792P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600021e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-22XGD55X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freund" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Vaca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schappacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessuge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00387551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-barros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1048-1939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120159643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00439d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00061H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014421" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rassam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00329H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3BTF195H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00330A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-80KMP2QQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schappacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dessuge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKSTVJM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701270w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QJD0PDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofu Zi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700628e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-45CJ792P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Vaca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600021e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-22XGD55X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schappacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessuge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00387551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>