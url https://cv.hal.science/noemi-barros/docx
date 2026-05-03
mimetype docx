--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1501,298 +1501,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Polymerization of Methyl Methacrylate Initiated by Rare-Earth Borohydride Complexes: A Combined Experimental and Computational Approach</w:t>
+                <w:t xml:space="preserve">DFT Investigation of the Catalytic Hydromethylation of Olefins by Scandocenes. 2. Influence of the Ansa Ligand on Propene and Isobutene Hydromethylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Schappacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+                <w:t xml:space="preserve">T. Don Tilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200701438⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.2252-2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om701270w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340293v1</w:t>
+                <w:t xml:space="preserve">hal-00282172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Investigation of the Catalytic Hydromethylation of Olefins by Scandocenes. 2. Influence of the Ansa Ligand on Propene and Isobutene Hydromethylation</w:t>
+                <w:t xml:space="preserve">New Insights into the Polymerization of Methyl Methacrylate Initiated by Rare-Earth Borohydride Complexes: A Combined Experimental and Computational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Schappacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dessuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Don Tilley</w:t>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27, pp.2252-2257. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (6), pp.1881-1890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om701270w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282172v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of the mechanism of the polymerization of Ε-caprolactone initiated by organolanthanide (boro)hydride complexes</w:t>
               </w:r>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mountford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA Polymerization initiated by rare earth (boro)hydride complexes: a combined experimental and computational approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Koeln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3462,51 +3462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E000E1BE"/>
+    <w:nsid w:val="F79BE0FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3693,51 +3693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-barros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1048-1939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120159643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00439d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00061H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014421" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rassam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00329H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3BTF195H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00330A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-80KMP2QQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schappacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dessuge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKSTVJM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701270w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QJD0PDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofu Zi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700628e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-45CJ792P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Vaca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600021e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-22XGD55X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schappacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessuge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00387551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-barros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1048-1939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120159643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00439d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00061H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014421" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rassam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00329H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3BTF195H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00330A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-80KMP2QQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701270w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QJD0PDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schappacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dessuge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701438" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKSTVJM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofu Zi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700628e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-45CJ792P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Vaca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600021e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-22XGD55X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schappacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessuge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00387551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>