--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1501,298 +1501,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Investigation of the Catalytic Hydromethylation of Olefins by Scandocenes. 2. Influence of the Ansa Ligand on Propene and Isobutene Hydromethylation</w:t>
+                <w:t xml:space="preserve">New Insights into the Polymerization of Methyl Methacrylate Initiated by Rare-Earth Borohydride Complexes: A Combined Experimental and Computational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Schappacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dessuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Don Tilley</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om701270w⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (6), pp.1881-1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282172v1</w:t>
+                <w:t xml:space="preserve">hal-00340293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Polymerization of Methyl Methacrylate Initiated by Rare-Earth Borohydride Complexes: A Combined Experimental and Computational Approach</w:t>
+                <w:t xml:space="preserve">DFT Investigation of the Catalytic Hydromethylation of Olefins by Scandocenes. 2. Influence of the Ansa Ligand on Propene and Isobutene Hydromethylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+                <w:t xml:space="preserve">T. Don Tilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (6), pp.1881-1890. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.2252-2257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200701438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om701270w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340293v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of the mechanism of the polymerization of Ε-caprolactone initiated by organolanthanide (boro)hydride complexes</w:t>
               </w:r>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mountford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA Polymerization initiated by rare earth (boro)hydride complexes: a combined experimental and computational approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Koeln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3462,51 +3462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F79BE0FB"/>
+    <w:nsid w:val="9009D00D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3693,51 +3693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-barros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1048-1939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120159643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00439d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00061H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014421" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rassam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00329H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3BTF195H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00330A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-80KMP2QQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701270w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QJD0PDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schappacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dessuge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701438" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKSTVJM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofu Zi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700628e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-45CJ792P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Vaca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600021e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-22XGD55X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schappacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessuge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00387551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-barros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1048-1939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120159643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00439d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00061H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014421" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rassam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00329H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3BTF195H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00330A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-80KMP2QQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schappacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dessuge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKSTVJM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Don Tilley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om701270w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QJD0PDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofu Zi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om700628e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-45CJ792P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Vaca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600021e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-22XGD55X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schappacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessuge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00387551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>