--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noemi Garcia-Arjona </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Université Paris-Saclay, CIAMS, 91190, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noemi-garcia-arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7269-6524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noemi Garcia-Arjona est maîtresse de conférences à la Faculté de Sciences du Sport (F2S) de l'Université Paris-Saclay et membre du laboratoire CIAMS depuis septembre 2025. Entre 2017 et 2025 elle a été MCF à l'UFR APS et membre du Laboratoire VIPS² (Valeurs, Innovations, Politiques, Socialisations & Sports, EA 4636).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte en sociologie des organisations et management du sport, ses thématiques de recherche portent sur l’analyse politique et sociologique des programmes d’intégration sociale par le sport en Europe, visant l’accueil des migrants et de minorités ethniques. Très engagée à l'international, Noemi a coordonné en France le projet SCORE (Sporting Cities Opposing Racism in Europe), financé par la Commission européenne (2022-2024). Elle a publié en français, anglais et espagnol dans plusieurs revues et ouvrages collectifs des disciplines telles que la sociologie, le management et l'histoire. Elle est co-autrice de l’ouvrage Family practices in migration. Everyday lives and relationships (2021, Routledge).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fortement intéressée par  la qualité de l'enseignement supérieur dans la filière STAPS tout en gardant une motivation par la recherche pluridisciplinaire, elle a coordonné et participé à plusieurs projets d'innovation pédagogique et publié aux côtés d'ingérieurs pédagogiques et de spécialisates en sciences de l'éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement responsable de la licence 2 Management du Sport (Université Paris-Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dispositions à agir et contraintes normatives, l’action de l’éducateur sportif au sein d’un programme d’accueil de migrants par le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González Aja, Teresa: Historia del fútbol. De juego simple a espectáculo complejo. Madrid, Catarata, 2023. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia Contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (1), pp.299-300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/chco.91142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement sportif, objet et sujet de scandales médiatiques. Analyse sociologique du scandale Rubiales en marge de la Coupe du Monde féminine FIFA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Verschuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International outlook both on and for inclusive sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernando Boleto Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel da Silva Januário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecos-Arte y cultura para la infancia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analog use of digital trails –Walking practices along the French shores in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czegledi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2053325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade sur les sentiers du littoral. Analyse socio-économique de la randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche • formations • intervention • territoire, 6, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iniciativas institucionales y asociativas destinadas a la integración sociocultural a través del deporte en París y Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apunts. Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (132), pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tratamiento del dopaje en el cómic humorístico español: el ejemplo de Mortadelo y Filemón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European studies in sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.145-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie corporelle dans un contexte urbain de post urgence: une expérience éducative à L'Aquila (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro Vaccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engines at top speed! Using the adventures of a comic book motorsports hero as an approach to understanding recent French history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1358655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching local sports initiatives for young migrants from a political perspective: methodological and practical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.43-70. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14422/mig.i42.y2017.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmigración y segundas generaciones en Francia. Un ejemplo de la inserción laboral juvenil a través de la actividad físico-deportiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Ministerio de Empleo y Seguridad Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for improving evaluation systems in higher education: An approach from the model 'Working with People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de los Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Sastre-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.104. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3926/jotse.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación física y deporte: ¿Instrumentos de integración de inmigrados?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31876/rcs.v22i3.24865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dopage entre performance et perception du corps en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González-Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estaba dopado el Pitufo Debilucho? Otra mirada sobre el atletismo olímpico de los años 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González-Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integración social y deporte de proximidad en Francia. Un ejemplo de intervención pública en París</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/Digibug.33424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones entre alumnado inmigrante y autóctono en un contexto deportivo y escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tandem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes : l’origine ethnique est-elle un facteur de vulnérabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.98-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations interethniques au sein de la classe d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171, pp.108-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deporte e integración. Variables que intervienen en el contacto cultural de los jóvenes inmigrados en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deporte e inmigración. Cobertura mediática y repercusión social de la selección nacional de fútbol de Francia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia y Comunicación Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_HICS.2012.v17.40600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación etnográfica al estudio de relaciones interétnicas en educación física. Estudios de caso en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/Digibug.19921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration en Espagne : une analyse des expériences sportives et éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández Bourlon-Buon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des discours européens sur la question du sport comme facteur d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tratamiento mediático del dopaje en el periodo de transición democrática = Media treatment of doping during the democratic transition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, school, physical activity and sport. Analysis of sport acculturation in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaje y Ciencias del Deporte: ¿línea de investigación emergente o consolidada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricyde : Revista Internacional de Ciencias del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (26), pp.339-340. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5232/ricyde2011.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensión de &amp;quot;Sport facing cultural diversity. Integration and intercultural dialogue in Europe: analysis and practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios Migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.199-206. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25115/riem.v1i1.375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Modelo de Responsabilidad: desarrollo de aspectos psicosociales en jóvenes socialmente desfavorecidos a través de la actividad física y el deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios e Investigación en Psicología y Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo, deporte, dopaje. Elementos para la reflexión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Athenai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourbillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Practices in Migration. Everyday Lives and Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Montero-Sieburth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Mas Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Eguren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003132561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación física y origen cultural. Los contextos escolares de Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El atleta olímpico: ¿transmisor de valores? Una aproximación histórico-científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sampedro Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et négociations dans une recherche partenariale en « management du sport » : l’exemple d’un programme sur l’impact territorial des loisirs pédestres sur le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In J. Jouve, L. Martel et A. Sébilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en management du sport : réflexions et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 67-81, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des organisations dans le champ du management du sport : un essai de revue de littérature à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y. Bourbillères, H. Garcia-Arjona, N., Paget, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training physical education teachers in France to address diversity. The case of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrow, Joanne et Garcia-Tardón, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study of inclusive sport and physical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva, pp.12-15, 2023, 978-84-19397-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04934297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des connaissances scientifiques et socio-professionnelles sur l’impact socioéconomique des loisirs pédestres. Regards croisés à partir du programme IMTERPED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Y. Rech, M. Attali, E. Paget, J. Piriou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 227-245, 2022, 978-2-37496-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique dans les activités pédestres sur les sentiers littoraux : analyse des logiques de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czegledi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y; Attali, M, Paget, E. et Piriou, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Reims, pp. 207-225, 2022, 978-2-37496-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre acteurs pédagogiques : le cas du projet AmphiSTAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Mines, pp.141-148, 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04934315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concluding thoughts on family practices in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Mas Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Montero-Sieburth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Montero-Sieburth, R. Mas Giralt, N. Garcia-Arjona et J. Eguren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practices in Migration. Everyday lives and relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.244-257, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003132561-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il corpo in gioco: l'approccio outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Palandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Calandra, T. González Aja, et A. Vaccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éducazione outdoor: territorio, cittadinanza, identità plurali fuori et dalle aule scolastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa Multimedia., pp.83-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che cosa è l’outdoor training: l’educazione del corpo (e delle menti) fuori dalla palestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Palandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Calandra, T. González Aja et A. Vaccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducazione outdoor: territorio, cittadinanza, identità plurali fuori et dalle aule scolastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa Multimedia, pp.231-238, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencia práctica en el IES Senda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 229-252, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovación educativa y Educación Experiencial en las Enseñanzas Medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 125-147, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La educación experiencial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">González Aja, T., Irureta-Goyena, P. y Pardo García, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 73-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping in Marca (1975-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deporte, dopaje y sociedad: El fenómeno del dopaje desde la perspectiva de las Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Madrid, pp. 78-88, 2015, 978-84-257-0048-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacto de un programa físico-deportivo para educar en valores. Estudio de un caso de ‘escuela de continuación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. L. Zagalaz Sánchez, L. Sánchez, J. Amador, J. Cachón Zagalaz et G. Torres Luque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El deporte como vehículo de integración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wanceulen, pp. 33-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, genre et sports : enquête sur les pratiques sportives chez les lycéens de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret, L. Robène, P. Charroin, S. Héas et P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, genre et vulnerabilité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 563-573, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes de origen inmigrante y continuidad educativa. Análisis preliminar de un estudio de caso en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Checa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biculturalismo y segunda generación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria, pp. 253-278, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práctica deportiva y origen cultural en Francia. Problemática de estudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arjona Garrido, A and Belmonte, T and Checa, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios de Interacción con inmigrados. Reflexiones sobre conceptos teóricos y experiencias de trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Almería, pp.95-109, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olimpismo e interculturalidad. Educación en valores a través del ideal olímpico en Educación Física</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sampedro Molinuevo, T. González Aja, et N. Garcia-Arjona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El atleta olímpico: ¿transmisor de valores? Una aproximación histórico-científica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Deportes-Atos Origin, pp.269-297, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones interculturales y actividad física. Estudio comparativo del alumnado extranjero y autóctono en el ámbito escolar y extraescolar en la Comunidad de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Checa, Á. Arjona Garrido, et J. C. Checa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitar por espacios comunes: Inmigración, salud y ocio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria, pp.259-284, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une passion singulière ? Les Coupes du monde et les pays d’Amérique et d’Europe latine (1962-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dietschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif, facteur de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et les communautés: des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif facteur de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et négociation entre chercheurs et acteurs socio-professionnels : l’exemple d’une expérience de recherche partenariale au travers d’un programme sur l’impact territorial des loisirs pédestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session plénière « Recherches collectives et collectifs de recherche », 2ème Congrès de la Société savante de management du sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica, Jun 2022, Corté, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade sur les sentiers côtiers de l'Estérel. Enjeux socio-économiques des loisirs pédestres liés au développement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique Hauts-de-France, Dec 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes. L'origine ethnique est-elle un facteur de vulnérabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ethnicité sportive : signe et ressources de la question sociale et politique de la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS &amp; UFR Sciences de l’homme – département des sciences de l’éducation - Université Bordeaux Segalen, May 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noemi Garcia-Arjona </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Université Paris-Saclay, CIAMS, 91190, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noemi-garcia-arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7269-6524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noemi Garcia-Arjona est maîtresse de conférences à la Faculté de Sciences du Sport (F2S) de l'Université Paris-Saclay et membre du laboratoire CIAMS depuis septembre 2025. Entre 2017 et 2025 elle a été MCF à l'UFR APS et membre du Laboratoire VIPS² (Valeurs, Innovations, Politiques, Socialisations & Sports, EA 4636).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte en sociologie des organisations et management du sport, ses thématiques de recherche portent sur l’analyse politique et sociologique des programmes d’intégration sociale par le sport en Europe, visant l’accueil des migrants et de minorités ethniques. Très engagée à l'international, Noemi a coordonné en France le projet SCORE (Sporting Cities Opposing Racism in Europe), financé par la Commission européenne (2022-2024). Elle a publié en français, anglais et espagnol dans plusieurs revues et ouvrages collectifs des disciplines telles que la sociologie, le management et l'histoire. Elle est co-autrice de l’ouvrage Family practices in migration. Everyday lives and relationships (2021, Routledge).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fortement intéressée par  la qualité de l'enseignement supérieur dans la filière STAPS tout en gardant une motivation par la recherche pluridisciplinaire, elle a coordonné et participé à plusieurs projets d'innovation pédagogique et publié aux côtés d'ingérieurs pédagogiques et de spécialisates en sciences de l'éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement responsable de la licence 2 Management du Sport (Université Paris-Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dispositions à agir et contraintes normatives, l’action de l’éducateur sportif au sein d’un programme d’accueil de migrants par le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González Aja, Teresa: Historia del fútbol. De juego simple a espectáculo complejo. Madrid, Catarata, 2023. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia Contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (1), pp.299-300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/chco.91142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement sportif, objet et sujet de scandales médiatiques. Analyse sociologique du scandale Rubiales en marge de la Coupe du Monde féminine FIFA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Verschuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International outlook both on and for inclusive sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernando Boleto Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel da Silva Januário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecos-Arte y cultura para la infancia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analog use of digital trails –Walking practices along the French shores in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czegledi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2053325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade sur les sentiers du littoral. Analyse socio-économique de la randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche • formations • intervention • territoire, 6, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iniciativas institucionales y asociativas destinadas a la integración sociocultural a través del deporte en París y Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apunts. Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (132), pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tratamiento del dopaje en el cómic humorístico español: el ejemplo de Mortadelo y Filemón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European studies in sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.145-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engines at top speed! Using the adventures of a comic book motorsports hero as an approach to understanding recent French history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1358655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie corporelle dans un contexte urbain de post urgence: une expérience éducative à L'Aquila (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro Vaccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching local sports initiatives for young migrants from a political perspective: methodological and practical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.43-70. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14422/mig.i42.y2017.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmigración y segundas generaciones en Francia. Un ejemplo de la inserción laboral juvenil a través de la actividad físico-deportiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Ministerio de Empleo y Seguridad Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for improving evaluation systems in higher education: An approach from the model 'Working with People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de los Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Sastre-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.104. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3926/jotse.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación física y deporte: ¿Instrumentos de integración de inmigrados?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31876/rcs.v22i3.24865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dopage entre performance et perception du corps en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González-Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estaba dopado el Pitufo Debilucho? Otra mirada sobre el atletismo olímpico de los años 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González-Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integración social y deporte de proximidad en Francia. Un ejemplo de intervención pública en París</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/Digibug.33424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones entre alumnado inmigrante y autóctono en un contexto deportivo y escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tandem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes : l’origine ethnique est-elle un facteur de vulnérabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.98-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations interethniques au sein de la classe d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171, pp.108-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deporte e inmigración. Cobertura mediática y repercusión social de la selección nacional de fútbol de Francia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia y Comunicación Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_HICS.2012.v17.40600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación etnográfica al estudio de relaciones interétnicas en educación física. Estudios de caso en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/Digibug.19921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration en Espagne : une analyse des expériences sportives et éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández Bourlon-Buon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deporte e integración. Variables que intervienen en el contacto cultural de los jóvenes inmigrados en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des discours européens sur la question du sport comme facteur d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tratamiento mediático del dopaje en el periodo de transición democrática = Media treatment of doping during the democratic transition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, school, physical activity and sport. Analysis of sport acculturation in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Modelo de Responsabilidad: desarrollo de aspectos psicosociales en jóvenes socialmente desfavorecidos a través de la actividad física y el deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios e Investigación en Psicología y Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensión de &amp;quot;Sport facing cultural diversity. Integration and intercultural dialogue in Europe: analysis and practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios Migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.199-206. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25115/riem.v1i1.375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaje y Ciencias del Deporte: ¿línea de investigación emergente o consolidada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricyde : Revista Internacional de Ciencias del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (26), pp.339-340. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5232/ricyde2011.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo, deporte, dopaje. Elementos para la reflexión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Athenai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourbillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Practices in Migration. Everyday Lives and Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Montero-Sieburth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Mas Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Eguren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003132561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación física y origen cultural. Los contextos escolares de Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El atleta olímpico: ¿transmisor de valores? Una aproximación histórico-científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sampedro Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et négociations dans une recherche partenariale en « management du sport » : l’exemple d’un programme sur l’impact territorial des loisirs pédestres sur le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In J. Jouve, L. Martel et A. Sébilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en management du sport : réflexions et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 67-81, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des organisations dans le champ du management du sport : un essai de revue de littérature à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y. Bourbillères, H. Garcia-Arjona, N., Paget, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training physical education teachers in France to address diversity. The case of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrow, Joanne et Garcia-Tardón, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study of inclusive sport and physical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva, pp.12-15, 2023, 978-84-19397-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04934297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique dans les activités pédestres sur les sentiers littoraux : analyse des logiques de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czegledi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y; Attali, M, Paget, E. et Piriou, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Reims, pp. 207-225, 2022, 978-2-37496-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des connaissances scientifiques et socio-professionnelles sur l’impact socioéconomique des loisirs pédestres. Regards croisés à partir du programme IMTERPED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Y. Rech, M. Attali, E. Paget, J. Piriou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 227-245, 2022, 978-2-37496-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre acteurs pédagogiques : le cas du projet AmphiSTAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Mines, pp.141-148, 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04934315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concluding thoughts on family practices in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Mas Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Montero-Sieburth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Montero-Sieburth, R. Mas Giralt, N. Garcia-Arjona et J. Eguren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practices in Migration. Everyday lives and relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.244-257, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003132561-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il corpo in gioco: l'approccio outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Palandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Calandra, T. González Aja, et A. Vaccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éducazione outdoor: territorio, cittadinanza, identità plurali fuori et dalle aule scolastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa Multimedia., pp.83-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che cosa è l’outdoor training: l’educazione del corpo (e delle menti) fuori dalla palestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Palandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Calandra, T. González Aja et A. Vaccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducazione outdoor: territorio, cittadinanza, identità plurali fuori et dalle aule scolastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa Multimedia, pp.231-238, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencia práctica en el IES Senda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 229-252, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovación educativa y Educación Experiencial en las Enseñanzas Medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 125-147, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La educación experiencial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">González Aja, T., Irureta-Goyena, P. y Pardo García, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 73-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping in Marca (1975-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deporte, dopaje y sociedad: El fenómeno del dopaje desde la perspectiva de las Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Madrid, pp. 78-88, 2015, 978-84-257-0048-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacto de un programa físico-deportivo para educar en valores. Estudio de un caso de ‘escuela de continuación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. L. Zagalaz Sánchez, L. Sánchez, J. Amador, J. Cachón Zagalaz et G. Torres Luque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El deporte como vehículo de integración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wanceulen, pp. 33-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, genre et sports : enquête sur les pratiques sportives chez les lycéens de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret, L. Robène, P. Charroin, S. Héas et P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, genre et vulnerabilité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 563-573, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes de origen inmigrante y continuidad educativa. Análisis preliminar de un estudio de caso en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Checa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biculturalismo y segunda generación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria, pp. 253-278, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones interculturales y actividad física. Estudio comparativo del alumnado extranjero y autóctono en el ámbito escolar y extraescolar en la Comunidad de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Checa, Á. Arjona Garrido, et J. C. Checa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitar por espacios comunes: Inmigración, salud y ocio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria, pp.259-284, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olimpismo e interculturalidad. Educación en valores a través del ideal olímpico en Educación Física</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sampedro Molinuevo, T. González Aja, et N. Garcia-Arjona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El atleta olímpico: ¿transmisor de valores? Una aproximación histórico-científica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Deportes-Atos Origin, pp.269-297, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práctica deportiva y origen cultural en Francia. Problemática de estudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arjona Garrido, A and Belmonte, T and Checa, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios de Interacción con inmigrados. Reflexiones sobre conceptos teóricos y experiencias de trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Almería, pp.95-109, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une passion singulière ? Les Coupes du monde et les pays d’Amérique et d’Europe latine (1962-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dietschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif, facteur de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et les communautés: des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif facteur de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et négociation entre chercheurs et acteurs socio-professionnels : l’exemple d’une expérience de recherche partenariale au travers d’un programme sur l’impact territorial des loisirs pédestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session plénière « Recherches collectives et collectifs de recherche », 2ème Congrès de la Société savante de management du sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica, Jun 2022, Corté, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade sur les sentiers côtiers de l'Estérel. Enjeux socio-économiques des loisirs pédestres liés au développement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique Hauts-de-France, Dec 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes. L'origine ethnique est-elle un facteur de vulnérabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ethnicité sportive : signe et ressources de la question sociale et politique de la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS &amp; UFR Sciences de l’homme – département des sciences de l’éducation - Université Bordeaux Segalen, May 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2AC903C"/>
+    <w:nsid w:val="D5DF5C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-garcia-arjona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7269-6524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chco.91142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Verschuuren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernando Boleto Rosado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel da Silva Janu&#225;rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czegledi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonz&#225;lez Aja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Vaccarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1358655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14422/mig.i42.y2017.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de los Rios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sastre-Merino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nu&#241;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Reyes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3926/jotse.192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Arjona Garrido" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Checa Olmos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31876/rcs.v22i3.24865" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonz&#225;lez-Aja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thi&#233;baut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.33424" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_HICS.2012.v17.40600" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.19921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez Bourlon-Buon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CPTSVG8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5232/ricyde2011.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/riem.v1i1.375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Montero-Sieburth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mas Giralt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Eguren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003132561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sampedro Molinuevo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gourin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003132561-102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Palandri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Devos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-garcia-arjona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7269-6524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chco.91142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Verschuuren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernando Boleto Rosado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel da Silva Janu&#225;rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czegledi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1358655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonz&#225;lez Aja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Vaccarelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14422/mig.i42.y2017.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de los Rios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sastre-Merino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nu&#241;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Reyes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3926/jotse.192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Arjona Garrido" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Checa Olmos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31876/rcs.v22i3.24865" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonz&#225;lez-Aja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thi&#233;baut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.33424" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_HICS.2012.v17.40600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.19921" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez Bourlon-Buon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CPTSVG8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/riem.v1i1.375" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5232/ricyde2011.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Montero-Sieburth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mas Giralt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Eguren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003132561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sampedro Molinuevo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gourin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003132561-102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Palandri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Devos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>