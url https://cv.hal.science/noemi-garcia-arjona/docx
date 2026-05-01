--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5DF5C7C"/>
+    <w:nsid w:val="62B62D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>