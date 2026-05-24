--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noemi Garcia-Arjona </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Université Paris-Saclay, CIAMS, 91190, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noemi-garcia-arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7269-6524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noemi Garcia-Arjona est maîtresse de conférences à la Faculté de Sciences du Sport (F2S) de l'Université Paris-Saclay et membre du laboratoire CIAMS depuis septembre 2025. Entre 2017 et 2025 elle a été MCF à l'UFR APS et membre du Laboratoire VIPS² (Valeurs, Innovations, Politiques, Socialisations & Sports, EA 4636).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte en sociologie des organisations et management du sport, ses thématiques de recherche portent sur l’analyse politique et sociologique des programmes d’intégration sociale par le sport en Europe, visant l’accueil des migrants et de minorités ethniques. Très engagée à l'international, Noemi a coordonné en France le projet SCORE (Sporting Cities Opposing Racism in Europe), financé par la Commission européenne (2022-2024). Elle a publié en français, anglais et espagnol dans plusieurs revues et ouvrages collectifs des disciplines telles que la sociologie, le management et l'histoire. Elle est co-autrice de l’ouvrage Family practices in migration. Everyday lives and relationships (2021, Routledge).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fortement intéressée par  la qualité de l'enseignement supérieur dans la filière STAPS tout en gardant une motivation par la recherche pluridisciplinaire, elle a coordonné et participé à plusieurs projets d'innovation pédagogique et publié aux côtés d'ingérieurs pédagogiques et de spécialisates en sciences de l'éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement responsable de la licence 2 Management du Sport (Université Paris-Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dispositions à agir et contraintes normatives, l’action de l’éducateur sportif au sein d’un programme d’accueil de migrants par le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González Aja, Teresa: Historia del fútbol. De juego simple a espectáculo complejo. Madrid, Catarata, 2023. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia Contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (1), pp.299-300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/chco.91142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement sportif, objet et sujet de scandales médiatiques. Analyse sociologique du scandale Rubiales en marge de la Coupe du Monde féminine FIFA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Verschuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International outlook both on and for inclusive sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernando Boleto Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel da Silva Januário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecos-Arte y cultura para la infancia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analog use of digital trails –Walking practices along the French shores in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czegledi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2053325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade sur les sentiers du littoral. Analyse socio-économique de la randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche • formations • intervention • territoire, 6, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iniciativas institucionales y asociativas destinadas a la integración sociocultural a través del deporte en París y Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apunts. Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (132), pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tratamiento del dopaje en el cómic humorístico español: el ejemplo de Mortadelo y Filemón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European studies in sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.145-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engines at top speed! Using the adventures of a comic book motorsports hero as an approach to understanding recent French history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1358655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie corporelle dans un contexte urbain de post urgence: une expérience éducative à L'Aquila (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro Vaccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching local sports initiatives for young migrants from a political perspective: methodological and practical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.43-70. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14422/mig.i42.y2017.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmigración y segundas generaciones en Francia. Un ejemplo de la inserción laboral juvenil a través de la actividad físico-deportiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Ministerio de Empleo y Seguridad Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for improving evaluation systems in higher education: An approach from the model 'Working with People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de los Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Sastre-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.104. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3926/jotse.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación física y deporte: ¿Instrumentos de integración de inmigrados?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31876/rcs.v22i3.24865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dopage entre performance et perception du corps en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González-Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estaba dopado el Pitufo Debilucho? Otra mirada sobre el atletismo olímpico de los años 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González-Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integración social y deporte de proximidad en Francia. Un ejemplo de intervención pública en París</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/Digibug.33424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones entre alumnado inmigrante y autóctono en un contexto deportivo y escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tandem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes : l’origine ethnique est-elle un facteur de vulnérabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.98-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations interethniques au sein de la classe d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171, pp.108-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deporte e inmigración. Cobertura mediática y repercusión social de la selección nacional de fútbol de Francia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia y Comunicación Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_HICS.2012.v17.40600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación etnográfica al estudio de relaciones interétnicas en educación física. Estudios de caso en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/Digibug.19921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration en Espagne : une analyse des expériences sportives et éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández Bourlon-Buon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deporte e integración. Variables que intervienen en el contacto cultural de los jóvenes inmigrados en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des discours européens sur la question du sport comme facteur d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tratamiento mediático del dopaje en el periodo de transición democrática = Media treatment of doping during the democratic transition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, school, physical activity and sport. Analysis of sport acculturation in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Modelo de Responsabilidad: desarrollo de aspectos psicosociales en jóvenes socialmente desfavorecidos a través de la actividad física y el deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios e Investigación en Psicología y Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensión de &amp;quot;Sport facing cultural diversity. Integration and intercultural dialogue in Europe: analysis and practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios Migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.199-206. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25115/riem.v1i1.375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaje y Ciencias del Deporte: ¿línea de investigación emergente o consolidada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricyde : Revista Internacional de Ciencias del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (26), pp.339-340. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5232/ricyde2011.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo, deporte, dopaje. Elementos para la reflexión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Athenai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourbillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Practices in Migration. Everyday Lives and Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Montero-Sieburth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Mas Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Eguren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003132561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación física y origen cultural. Los contextos escolares de Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El atleta olímpico: ¿transmisor de valores? Una aproximación histórico-científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sampedro Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et négociations dans une recherche partenariale en « management du sport » : l’exemple d’un programme sur l’impact territorial des loisirs pédestres sur le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In J. Jouve, L. Martel et A. Sébilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en management du sport : réflexions et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 67-81, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des organisations dans le champ du management du sport : un essai de revue de littérature à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y. Bourbillères, H. Garcia-Arjona, N., Paget, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training physical education teachers in France to address diversity. The case of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrow, Joanne et Garcia-Tardón, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study of inclusive sport and physical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva, pp.12-15, 2023, 978-84-19397-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04934297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique dans les activités pédestres sur les sentiers littoraux : analyse des logiques de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czegledi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y; Attali, M, Paget, E. et Piriou, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Reims, pp. 207-225, 2022, 978-2-37496-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des connaissances scientifiques et socio-professionnelles sur l’impact socioéconomique des loisirs pédestres. Regards croisés à partir du programme IMTERPED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Y. Rech, M. Attali, E. Paget, J. Piriou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 227-245, 2022, 978-2-37496-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre acteurs pédagogiques : le cas du projet AmphiSTAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Mines, pp.141-148, 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04934315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concluding thoughts on family practices in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Mas Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Montero-Sieburth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Montero-Sieburth, R. Mas Giralt, N. Garcia-Arjona et J. Eguren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practices in Migration. Everyday lives and relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.244-257, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003132561-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il corpo in gioco: l'approccio outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Palandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Calandra, T. González Aja, et A. Vaccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éducazione outdoor: territorio, cittadinanza, identità plurali fuori et dalle aule scolastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa Multimedia., pp.83-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che cosa è l’outdoor training: l’educazione del corpo (e delle menti) fuori dalla palestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Palandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Calandra, T. González Aja et A. Vaccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducazione outdoor: territorio, cittadinanza, identità plurali fuori et dalle aule scolastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa Multimedia, pp.231-238, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencia práctica en el IES Senda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 229-252, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovación educativa y Educación Experiencial en las Enseñanzas Medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 125-147, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La educación experiencial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">González Aja, T., Irureta-Goyena, P. y Pardo García, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 73-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping in Marca (1975-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deporte, dopaje y sociedad: El fenómeno del dopaje desde la perspectiva de las Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Madrid, pp. 78-88, 2015, 978-84-257-0048-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacto de un programa físico-deportivo para educar en valores. Estudio de un caso de ‘escuela de continuación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. L. Zagalaz Sánchez, L. Sánchez, J. Amador, J. Cachón Zagalaz et G. Torres Luque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El deporte como vehículo de integración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wanceulen, pp. 33-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, genre et sports : enquête sur les pratiques sportives chez les lycéens de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret, L. Robène, P. Charroin, S. Héas et P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, genre et vulnerabilité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 563-573, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes de origen inmigrante y continuidad educativa. Análisis preliminar de un estudio de caso en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Checa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biculturalismo y segunda generación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria, pp. 253-278, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones interculturales y actividad física. Estudio comparativo del alumnado extranjero y autóctono en el ámbito escolar y extraescolar en la Comunidad de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Checa, Á. Arjona Garrido, et J. C. Checa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitar por espacios comunes: Inmigración, salud y ocio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria, pp.259-284, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olimpismo e interculturalidad. Educación en valores a través del ideal olímpico en Educación Física</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sampedro Molinuevo, T. González Aja, et N. Garcia-Arjona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El atleta olímpico: ¿transmisor de valores? Una aproximación histórico-científica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Deportes-Atos Origin, pp.269-297, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práctica deportiva y origen cultural en Francia. Problemática de estudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arjona Garrido, A and Belmonte, T and Checa, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios de Interacción con inmigrados. Reflexiones sobre conceptos teóricos y experiencias de trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Almería, pp.95-109, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une passion singulière ? Les Coupes du monde et les pays d’Amérique et d’Europe latine (1962-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dietschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif, facteur de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et les communautés: des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif facteur de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et négociation entre chercheurs et acteurs socio-professionnels : l’exemple d’une expérience de recherche partenariale au travers d’un programme sur l’impact territorial des loisirs pédestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session plénière « Recherches collectives et collectifs de recherche », 2ème Congrès de la Société savante de management du sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica, Jun 2022, Corté, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade sur les sentiers côtiers de l'Estérel. Enjeux socio-économiques des loisirs pédestres liés au développement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique Hauts-de-France, Dec 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes. L'origine ethnique est-elle un facteur de vulnérabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ethnicité sportive : signe et ressources de la question sociale et politique de la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS &amp; UFR Sciences de l’homme – département des sciences de l’éducation - Université Bordeaux Segalen, May 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noemi Garcia-Arjona </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Université Paris-Saclay, CIAMS, 91190, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noemi-garcia-arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7269-6524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noemi Garcia-Arjona est maîtresse de conférences à la Faculté de Sciences du Sport (F2S) de l'Université Paris-Saclay et membre du laboratoire CIAMS depuis septembre 2025. Entre 2017 et 2025 elle a été MCF à l'UFR APS et membre du Laboratoire VIPS² (Valeurs, Innovations, Politiques, Socialisations & Sports, EA 4636).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte en sociologie des organisations et management du sport, ses thématiques de recherche portent sur l’analyse politique et sociologique des programmes d’intégration sociale par le sport en Europe, visant l’accueil des migrants et de minorités ethniques. Très engagée à l'international, Noemi a coordonné en France le projet SCORE (Sporting Cities Opposing Racism in Europe), financé par la Commission européenne (2022-2024). Elle a publié en français, anglais et espagnol dans plusieurs revues et ouvrages collectifs des disciplines telles que la sociologie, le management et l'histoire. Elle est co-autrice de l’ouvrage Family practices in migration. Everyday lives and relationships (2021, Routledge).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fortement intéressée par  la qualité de l'enseignement supérieur dans la filière STAPS tout en gardant une motivation par la recherche pluridisciplinaire, elle a coordonné et participé à plusieurs projets d'innovation pédagogique et publié aux côtés d'ingérieurs pédagogiques et de spécialisates en sciences de l'éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est actuellement responsable de la licence 2 Management du Sport (Université Paris-Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dispositions à agir et contraintes normatives, l’action de l’éducateur sportif au sein d’un programme d’accueil de migrants par le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">González Aja, Teresa: Historia del fútbol. De juego simple a espectáculo complejo. Madrid, Catarata, 2023. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia Contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (1), pp.299-300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/chco.91142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement sportif, objet et sujet de scandales médiatiques. Analyse sociologique du scandale Rubiales en marge de la Coupe du Monde féminine FIFA 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Verschuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International outlook both on and for inclusive sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernando Boleto Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel da Silva Januário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecos-Arte y cultura para la infancia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analog use of digital trails –Walking practices along the French shores in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czegledi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2053325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade sur les sentiers du littoral. Analyse socio-économique de la randonnée pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche • formations • intervention • territoire, 6, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iniciativas institucionales y asociativas destinadas a la integración sociocultural a través del deporte en París y Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apunts. Educación Física y Deportes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (132), pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tratamiento del dopaje en el cómic humorístico español: el ejemplo de Mortadelo y Filemón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European studies in sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.145-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engines at top speed! Using the adventures of a comic book motorsports hero as an approach to understanding recent French history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1358655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie corporelle dans un contexte urbain de post urgence: une expérience éducative à L'Aquila (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro Vaccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching local sports initiatives for young migrants from a political perspective: methodological and practical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.43-70. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14422/mig.i42.y2017.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmigración y segundas generaciones en Francia. Un ejemplo de la inserción laboral juvenil a través de la actividad físico-deportiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Ministerio de Empleo y Seguridad Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for improving evaluation systems in higher education: An approach from the model 'Working with People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de los Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Sastre-Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.104. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3926/jotse.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación física y deporte: ¿Instrumentos de integración de inmigrados?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31876/rcs.v22i3.24865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dopage entre performance et perception du corps en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González-Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estaba dopado el Pitufo Debilucho? Otra mirada sobre el atletismo olímpico de los años 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González-Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integración social y deporte de proximidad en Francia. Un ejemplo de intervención pública en París</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/Digibug.33424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones entre alumnado inmigrante y autóctono en un contexto deportivo y escolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tandem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes : l’origine ethnique est-elle un facteur de vulnérabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.98-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations interethniques au sein de la classe d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171, pp.108-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration en Espagne : une analyse des expériences sportives et éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández Bourlon-Buon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación etnográfica al estudio de relaciones interétnicas en educación física. Estudios de caso en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/Digibug.19921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deporte e inmigración. Cobertura mediática y repercusión social de la selección nacional de fútbol de Francia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia y Comunicación Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_HICS.2012.v17.40600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deporte e integración. Variables que intervienen en el contacto cultural de los jóvenes inmigrados en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Psicología del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tratamiento mediático del dopaje en el periodo de transición democrática = Media treatment of doping during the democratic transition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.9--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des discours européens sur la question du sport comme facteur d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration, school, physical activity and sport. Analysis of sport acculturation in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaje y Ciencias del Deporte: ¿línea de investigación emergente o consolidada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricyde : Revista Internacional de Ciencias del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (26), pp.339-340. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5232/ricyde2011.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensión de &amp;quot;Sport facing cultural diversity. Integration and intercultural dialogue in Europe: analysis and practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Estudios Migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.199-206. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25115/riem.v1i1.375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Modelo de Responsabilidad: desarrollo de aspectos psicosociales en jóvenes socialmente desfavorecidos a través de la actividad física y el deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios e Investigación en Psicología y Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo, deporte, dopaje. Elementos para la reflexión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Athenai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourbillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Practices in Migration. Everyday Lives and Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Montero-Sieburth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Mas Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Eguren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003132561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación física y origen cultural. Los contextos escolares de Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El atleta olímpico: ¿transmisor de valores? Una aproximación histórico-científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sampedro Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et négociations dans une recherche partenariale en « management du sport » : l’exemple d’un programme sur l’impact territorial des loisirs pédestres sur le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In J. Jouve, L. Martel et A. Sébilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en management du sport : réflexions et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 67-81, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des organisations dans le champ du management du sport : un essai de revue de littérature à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y. Bourbillères, H. Garcia-Arjona, N., Paget, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training physical education teachers in France to address diversity. The case of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrow, Joanne et Garcia-Tardón, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study of inclusive sport and physical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva, pp.12-15, 2023, 978-84-19397-22-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04934297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des connaissances scientifiques et socio-professionnelles sur l’impact socioéconomique des loisirs pédestres. Regards croisés à partir du programme IMTERPED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Y. Rech, M. Attali, E. Paget, J. Piriou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 227-245, 2022, 978-2-37496-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique dans les activités pédestres sur les sentiers littoraux : analyse des logiques de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czegledi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y; Attali, M, Paget, E. et Piriou, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Reims, pp. 207-225, 2022, 978-2-37496-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre acteurs pédagogiques : le cas du projet AmphiSTAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Mines, pp.141-148, 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04934315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concluding thoughts on family practices in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Mas Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Montero-Sieburth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Montero-Sieburth, R. Mas Giralt, N. Garcia-Arjona et J. Eguren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practices in Migration. Everyday lives and relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.244-257, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003132561-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04955233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il corpo in gioco: l'approccio outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Palandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Calandra, T. González Aja, et A. Vaccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éducazione outdoor: territorio, cittadinanza, identità plurali fuori et dalle aule scolastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa Multimedia., pp.83-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che cosa è l’outdoor training: l’educazione del corpo (e delle menti) fuori dalla palestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Palandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Calandra, T. González Aja et A. Vaccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducazione outdoor: territorio, cittadinanza, identità plurali fuori et dalle aule scolastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa Multimedia, pp.231-238, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencia práctica en el IES Senda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 229-252, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovación educativa y Educación Experiencial en las Enseñanzas Medias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 125-147, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La educación experiencial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">González Aja, T., Irureta-Goyena, P. y Pardo García, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodología de la experiencia como Innovación Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plaza y Valdés-UPM, pp. 73-96, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping in Marca (1975-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa González Aja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Gonzalez Aja, P. Irureta-Goyena Sánchez et R. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deporte, dopaje y sociedad: El fenómeno del dopaje desde la perspectiva de las Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Madrid, pp. 78-88, 2015, 978-84-257-0048-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacto de un programa físico-deportivo para educar en valores. Estudio de un caso de ‘escuela de continuación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. L. Zagalaz Sánchez, L. Sánchez, J. Amador, J. Cachón Zagalaz et G. Torres Luque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El deporte como vehículo de integración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wanceulen, pp. 33-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, genre et sports : enquête sur les pratiques sportives chez les lycéens de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret, L. Robène, P. Charroin, S. Héas et P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, genre et vulnerabilité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 563-573, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes de origen inmigrante y continuidad educativa. Análisis preliminar de un estudio de caso en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Checa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biculturalismo y segunda generación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria, pp. 253-278, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olimpismo e interculturalidad. Educación en valores a través del ideal olímpico en Educación Física</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sampedro Molinuevo, T. González Aja, et N. Garcia-Arjona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El atleta olímpico: ¿transmisor de valores? Una aproximación histórico-científica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Deportes-Atos Origin, pp.269-297, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones interculturales y actividad física. Estudio comparativo del alumnado extranjero y autóctono en el ámbito escolar y extraescolar en la Comunidad de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Checa Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángeles Arjona Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Checa, Á. Arjona Garrido, et J. C. Checa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitar por espacios comunes: Inmigración, salud y ocio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria, pp.259-284, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práctica deportiva y origen cultural en Francia. Problemática de estudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arjona Garrido, A and Belmonte, T and Checa, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios de Interacción con inmigrados. Reflexiones sobre conceptos teóricos y experiencias de trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Almería, pp.95-109, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une passion singulière ? Les Coupes du monde et les pays d’Amérique et d’Europe latine (1962-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dietschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif, facteur de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et les communautés: des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif facteur de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et négociation entre chercheurs et acteurs socio-professionnels : l’exemple d’une expérience de recherche partenariale au travers d’un programme sur l’impact territorial des loisirs pédestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session plénière « Recherches collectives et collectifs de recherche », 2ème Congrès de la Société savante de management du sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica, Jun 2022, Corté, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade sur les sentiers côtiers de l'Estérel. Enjeux socio-économiques des loisirs pédestres liés au développement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia-Arjona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique Hauts-de-France, Dec 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes. L'origine ethnique est-elle un facteur de vulnérabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ethnicité sportive : signe et ressources de la question sociale et politique de la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS &amp; UFR Sciences de l’homme – département des sciences de l’éducation - Université Bordeaux Segalen, May 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B62D93"/>
+    <w:nsid w:val="E6394132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-garcia-arjona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7269-6524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chco.91142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Verschuuren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernando Boleto Rosado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel da Silva Janu&#225;rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czegledi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1358655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonz&#225;lez Aja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Vaccarelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14422/mig.i42.y2017.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de los Rios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sastre-Merino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nu&#241;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Reyes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3926/jotse.192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Arjona Garrido" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Checa Olmos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31876/rcs.v22i3.24865" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonz&#225;lez-Aja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thi&#233;baut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.33424" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_HICS.2012.v17.40600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.19921" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez Bourlon-Buon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CPTSVG8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/riem.v1i1.375" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5232/ricyde2011.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Montero-Sieburth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mas Giralt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Eguren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003132561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sampedro Molinuevo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gourin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003132561-102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Palandri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Devos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-garcia-arjona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7269-6524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chco.91142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Verschuuren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernando Boleto Rosado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel da Silva Janu&#225;rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czegledi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1358655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonz&#225;lez Aja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Vaccarelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14422/mig.i42.y2017.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de los Rios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sastre-Merino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nu&#241;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Reyes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3926/jotse.192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Arjona Garrido" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Checa Olmos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31876/rcs.v22i3.24865" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonz&#225;lez-Aja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thi&#233;baut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.33424" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez Bourlon-Buon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CPTSVG8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/Digibug.19921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_HICS.2012.v17.40600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5232/ricyde2011.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/riem.v1i1.375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Montero-Sieburth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mas Giralt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Eguren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003132561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sampedro Molinuevo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gourin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003132561-102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Palandri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Devos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>