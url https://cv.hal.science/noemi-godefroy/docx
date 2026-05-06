--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -493,685 +493,831 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La minorité aïnoue dans le Japon moderne et contemporain. D’“anciens indigènes”, de nouveau(x) autochtones (1869-2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Japon pluriel 15, Dit et non-dit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrail Lormel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Japon pluriel, 978-2-8097-1725-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251896v1</w:t>
-[...439 lines deleted...]
-                <w:t xml:space="preserve">hal-02404908v1</w:t>
+                <w:t xml:space="preserve">hal-05504269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La minorité aïnoue dans le Japon moderne et contemporain. D’“anciens indigènes”, de nouveau(x) autochtones (1869-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Kulesza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peuples autochtones d'Asie - Quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-030915-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Japan and the Ainu in the Early Modern Period »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Research Encyclopedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rethinking Ezo-chi, the Ainu, and Tokugawa Japan in Global Perspective »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tokugawa World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Japon découvre la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Exploration du Monde - Une autre histoire des Grandes Découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.332-336, 2019, 978-2-02-140625-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte du Panorama illustré des Trois Royaumes [Sangoku tsūran zusetsu no zu] de Hayashi Shihei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde vu d'Asie - Une histoire cartographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.82-83, 2018, 978-2021375008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'altérité au prisme de la rencontre : Deux visions des Aïnous dans les Notes sur des Récits à propos d'Ezo (Hokkaido) de Matsumiya Kanzan (1710)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Bouvard; Cléa Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l'image: Arts graphiques et Culture visuelle au Japon - Actes du douxième colloque de la Société Française des Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Picquier, pp.703-714, 2018, 978-2809713930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Japon d’Edo ‘découvre’ la Russie – Savoirs connectés et Conscience Géographique (1771-1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, , http://rgh.univ-lorraine.fr/articles/view/73/Le_Japon_d_Edo_decouvre_la_Russie_savoirs_connectes_et_conscience_geographique_1771_1799, 2016, Géographie historique du Japon d’Edo et de ses héritages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de l’île d’Ezo : évolution des rapports de domination septentrionale et des relations avec l’étranger au Japon, des origines au 19ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013INAL0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01124206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1318,51 +1464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Godefroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.4686" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiji Iwabuchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.3513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/asianhistory/view/10.1093/acrefore/9780190277727.001.0001/acrefore-9780190277727-e-662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Godefroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.4686" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiji Iwabuchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.3513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrail Lormel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-picquier.com/produit/japon-pluriel-15-dit-non-dit/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/asianhistory/view/10.1093/acrefore/9780190277727.001.0001/acrefore-9780190277727-e-662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>