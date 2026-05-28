--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -975,169 +975,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte du Panorama illustré des Trois Royaumes [Sangoku tsūran zusetsu no zu] de Hayashi Shihei</w:t>
+                <w:t xml:space="preserve">L'altérité au prisme de la rencontre : Deux visions des Aïnous dans les Notes sur des Récits à propos d'Ezo (Hokkaido) de Matsumiya Kanzan (1710)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Bouvard; Cléa Patin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde vu d'Asie - Une histoire cartographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.82-83, 2018, 978-2021375008</w:t>
+              <w:t xml:space="preserve">Autour de l'image: Arts graphiques et Culture visuelle au Japon - Actes du douxième colloque de la Société Française des Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Picquier, pp.703-714, 2018, 978-2809713930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404625v1</w:t>
+                <w:t xml:space="preserve">hal-02404604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'altérité au prisme de la rencontre : Deux visions des Aïnous dans les Notes sur des Récits à propos d'Ezo (Hokkaido) de Matsumiya Kanzan (1710)</w:t>
+                <w:t xml:space="preserve">La carte du Panorama illustré des Trois Royaumes [Sangoku tsūran zusetsu no zu] de Hayashi Shihei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l'image: Arts graphiques et Culture visuelle au Japon - Actes du douxième colloque de la Société Française des Etudes Japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Picquier, pp.703-714, 2018, 978-2809713930</w:t>
+              <w:t xml:space="preserve">Le Monde vu d'Asie - Une histoire cartographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.82-83, 2018, 978-2021375008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404604v1</w:t>
+                <w:t xml:space="preserve">hal-02404625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon d’Edo ‘découvre’ la Russie – Savoirs connectés et Conscience Géographique (1771-1799)</w:t>
               </w:r>
@@ -1464,51 +1464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Godefroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.4686" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiji Iwabuchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.3513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrail Lormel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-picquier.com/produit/japon-pluriel-15-dit-non-dit/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/asianhistory/view/10.1093/acrefore/9780190277727.001.0001/acrefore-9780190277727-e-662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Godefroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.4686" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiji Iwabuchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.3513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrail Lormel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-picquier.com/produit/japon-pluriel-15-dit-non-dit/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/asianhistory/view/10.1093/acrefore/9780190277727.001.0001/acrefore-9780190277727-e-662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>