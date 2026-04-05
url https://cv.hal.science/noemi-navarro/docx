--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1647,51 +1647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2059BE9"/>
+    <w:nsid w:val="CD016FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>