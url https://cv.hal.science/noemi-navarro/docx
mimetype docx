--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1795-5976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=x0bXxz8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -174,1412 +195,1503 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash solutions for bargaining problems with a reference point</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">Game Theory Narratives of the Three-Body Trilogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noemí Navarro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107266⟩</w:t>
+              <w:t xml:space="preserve">Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (3), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/g17030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326021v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Games with Externalities, Marginalism and the Average approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How robust is the equal split? Transferable utility and three-person bargaining in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Solal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róbert F. Veszteg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
+              <w:t xml:space="preserve">Journal of Economic Inequality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-025-10042-2⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10888-025-09694-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106960v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On welfarism and scale invariance: What do bargainers bargain about?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nash solutions for bargaining problems with a reference point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Róbert Veszteg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 237, pp.107128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107128⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 239, pp.107266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246963v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How robust is the equal split? Transferable utility and three-person bargaining in the laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cooperative Games with Externalities, Marginalism and the Average approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Róbert F. Veszteg</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rémila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Inequality</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10888-025-09694-5⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-025-10042-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240606v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the empirical validity of axioms in unstructured bargaining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On welfarism and scale invariance: What do bargainers bargain about?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Róbert F. Veszteg</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róbert Veszteg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2020.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 237, pp.107128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873121v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)Efficient Interbank Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Castiglionesi</w:t>
+                <w:t xml:space="preserve">On the empirical validity of axioms in unstructured bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noemi Navarro</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róbert F. Veszteg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 121, pp.117-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2020.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmcb.12664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05113108v1</w:t>
+                <w:t xml:space="preserve">hal-02873121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proficiency, Attitude, and Conventions in Minority Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Laruelle</w:t>
+                <w:t xml:space="preserve">(In)Efficient Interbank Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Castiglionesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemí Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+                <w:t xml:space="preserve">Noemi Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Methods and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.350-368. </w:t>
+              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2-3), pp.365-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0049124116672679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmcb.12664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113107v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proficiency, Attitude and Conventions in Minority Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Proficiency, Attitude, and Conventions in Minority Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Methods and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (2), pp.004912411667267. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.350-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0049124116672679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873093v1</w:t>
+                <w:t xml:space="preserve">hal-05113107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected fair allocation in farsighted network formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proficiency, Attitude and Conventions in Minority Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-013-0777-4⟩</w:t>
+              <w:t xml:space="preserve">Sociological Methods and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (2), pp.004912411667267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0049124116672679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113101v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Bargaining Procedure for the Myerson Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Perea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The BE Journal of Theoretica Economics (Advances)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.131-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejte-2012-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Add Apples and Pears: Non-Symmetric Nash Bargaining and the Generalized Joint Surplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (4), pp.2840-2850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price and quality decisions under network effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Expected fair allocation in farsighted network formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2), pp.287-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-013-0777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113097v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of power: Experimental results on bilateral bargaining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Price and quality decisions under network effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Róbert Veszteg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.263-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113096v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible network rules for identified externalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Demonstration of power: Experimental results on bilateral bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róbert Veszteg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2010.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.762-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113094v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair allocation in networks with externalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flexible network rules for identified externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (2), pp.401-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2010.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fair allocation in networks with externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (2), pp.354-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2006.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1647,51 +1759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD016FC7"/>
+    <w:nsid w:val="67928688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1878,51 +1990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-navarro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1795-5976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10042-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Veszteg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert F. Veszteg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-025-09694-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2020.01.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castiglionesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Navarro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124116672679" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0777-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Perea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2012-0006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danthine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2012.06.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.06.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2010.01.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2006.03.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemi-navarro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1795-5976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x0bXxz8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g17030022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert F. Veszteg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-025-09694-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107266" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10042-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Veszteg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107128" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2020.01.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castiglionesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12664" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124116672679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Perea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2012-0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danthine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0777-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2012.06.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.06.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2010.01.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2006.03.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>