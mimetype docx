--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1410,399 +1410,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the monitoring of a dumping site in a dynamic environment. Example of the Octeville site (Bay of Seine, English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Foveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Khadija Beryouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.329-333. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (2), pp.425-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868064v1</w:t>
+                <w:t xml:space="preserve">hal-01691947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714959v1</w:t>
+                <w:t xml:space="preserve">hal-01868064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the monitoring of a dumping site in a dynamic environment. Example of the Octeville site (Bay of Seine, English Channel)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khadija Beryouni</w:t>
+                <w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 129 (2), pp.425-437. </w:t>
+              <w:t xml:space="preserve">, 2018, 129 (1), pp.102-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691947v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
               </w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Beryouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delecrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6046,51 +6046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geiger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Tougne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01967493v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02015381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geiger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Tougne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01967493v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02015381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>