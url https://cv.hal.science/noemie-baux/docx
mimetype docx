--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,1069 +234,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic impact assessment of a dredge sediment disposal in a dynamic resilient environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179, pp.113668. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-021-10123-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651354v1</w:t>
+                <w:t xml:space="preserve">hal-03548764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic impact assessment of a dredge sediment disposal in a dynamic resilient environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.113668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-021-10123-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548764v1</w:t>
+                <w:t xml:space="preserve">hal-03651354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bachelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 518, pp.734832. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.106381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424358v1</w:t>
+                <w:t xml:space="preserve">hal-04264467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458357v1</w:t>
+                <w:t xml:space="preserve">hal-03420719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420719v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Bacouillard</w:t>
+                <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katja Juliana Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.734832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916254v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera to assess ecological quality statuses: The case of salmon fish farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Deldicq</w:t>
+                <w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bacouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Juliana Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106607⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004844v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Benthic foraminifera to assess ecological quality statuses: The case of salmon fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deldicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, pp.106381. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 117, pp.106607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264467v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1410,481 +1410,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the monitoring of a dumping site in a dynamic environment. Example of the Octeville site (Bay of Seine, English Channel)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Beryouni</w:t>
+                <w:t xml:space="preserve">Aurélie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 129 (2), pp.425-437. </w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.329-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691947v1</w:t>
+                <w:t xml:space="preserve">hal-01868064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (1), pp.102-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868064v1</w:t>
+                <w:t xml:space="preserve">hal-01714959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t>
+                <w:t xml:space="preserve">Improving the monitoring of a dumping site in a dynamic environment. Example of the Octeville site (Bay of Seine, English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Beryouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 129 (1), pp.102-105. </w:t>
+              <w:t xml:space="preserve">, 2018, 129 (2), pp.425-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714959v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.106-116. </w:t>
@@ -1948,234 +1948,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic environment analysis in contrasted Zostera noltei meadows : from native to newly colonized areas, Normandy (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the resilience of Zostera noltei meadows in Cul-de-Loup cove (Normandy, France): a multidisciplinary investigation to grasp their ecological preferences amid a changing or declining context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Camus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISW</w:t>
+              <w:t xml:space="preserve">ISBW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSC2024, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289208v1</w:t>
+                <w:t xml:space="preserve">hal-05288440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange of benthic components across a diverse Zostera noltei meadow within a deteriorating or evolving ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSC2024, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2186,242 +2186,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the resilience of Zostera noltei meadows in Cul-de-Loup cove (Normandy, France): a multidisciplinary investigation to grasp their ecological preferences amid a changing or declining context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic environment analysis in contrasted Zostera noltei meadows : from native to newly colonized areas, Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cesbron</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sofiène Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBW</w:t>
+              <w:t xml:space="preserve">ISW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSC2024, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288440v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the construction of the MRE platform in the semi-enclosed Bay bordering the English Channel (&amp;quot;Rade de Cherbourg&amp;quot;) on benthic habitat and geomorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COAST2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
@@ -2489,64 +2489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COAST2023 - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen Normandie, Oct 2023, Caen, France</w:t>
@@ -2614,64 +2614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2735,64 +2735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2811,2075 +2811,2075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
+                <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485571v1</w:t>
+                <w:t xml:space="preserve">hal-04491146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491146v1</w:t>
+                <w:t xml:space="preserve">hal-02485571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the links between species and functional diversity: the effects of methodological choices to assess functional diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807972v1</w:t>
+                <w:t xml:space="preserve">hal-01864584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes in the species and functional diversity of a fine sand macrobenthic community in the English Channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katja K.J. Geiger</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807964v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864589v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Long-term changes in the species and functional diversity of a fine sand macrobenthic community in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bacouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja K.J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26751v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546861v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses of the links between species and functional diversity: the effects of methodological choices to assess functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bacouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26746v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864584v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the dumping Octeville site monitoring in a dynamic environment (Bay of Seine, English Channel)</w:t>
+                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Khadija Beryouni</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Carhamb'ar 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692059v1</w:t>
+                <w:t xml:space="preserve">hal-01456382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term changes in the species diversity of the fine sand benthic community of the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bacouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel – Past, Present, Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546906v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Houbin</w:t>
+                <w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BARBECUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">COAST Bordeaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508394v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the dumping Octeville site monitoring in a dynamic environment (Bay of Seine, English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Beryouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST Bordeaux </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709580v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes in the species diversity of the fine sand benthic community of the Bay of Seine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Geiger</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel – Past, Present, Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
+              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709488v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une base de données des Traits d'Histoires de Vie des invertébrés marins de substrat meuble en Manche et en Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+                <w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaut Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bacouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja K.J. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BARBECUE Biological trAits foR BEnthic CommUnity Ecology</w:t>
+              <w:t xml:space="preserve">BARBECUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508388v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution d'une base de données des Traits d'Histoires de Vie des invertébrés marins de substrat meuble en Manche et en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delecrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dancie</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carhamb'ar 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer, Mar 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">BARBECUE Biological trAits foR BEnthic CommUnity Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456382v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
+                <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Poizot</w:t>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709312v1</w:t>
+                <w:t xml:space="preserve">hal-01456381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456379v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,152 +4954,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456381v1</w:t>
+                <w:t xml:space="preserve">hal-01456379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5117,90 +5117,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de données locales (benthiques et halieutiques) dans la mise en place de modèle de réseau trophique Ecopath : exemple d'écosystèmes côtiers du bassin Oriental de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5251,311 +5251,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des communautés benthiques sous les cages d’élevage de salmonidés (Rade de Cherbourg). Projet SALMOCOT III</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État initial des communautés benthiques du port des Flamands (Rade de Cherbourg). Projet SALMOCOT III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cnam-Intechmer / LUSAC. 2024, pp.34</w:t>
+              <w:t xml:space="preserve">Cnam-Intechmer / LUSAC. 2024, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806337v1</w:t>
+                <w:t xml:space="preserve">hal-04806501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État initial des communautés benthiques du port des Flamands (Rade de Cherbourg). Projet SALMOCOT III</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État des communautés benthiques sous les cages d’élevage de salmonidés (Rade de Cherbourg). Projet SALMOCOT III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnam-Intechmer / LUSAC. 2024, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Tougne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04806501v1</w:t>
+                <w:t xml:space="preserve">hal-04806337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite du développement de l’indicateur Dredge Disposal Sediment Index (D²SI). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5594,90 +5594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermediaire du projet INDICLAP. Convention pour la mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6046,51 +6046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geiger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Tougne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01967493v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02015381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geiger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Tougne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01967493v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02015381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>