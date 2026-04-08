--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Noemie Beck </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">BECK NoémieMaître de Conférences en Etudes Anglophones, en délégation à l'Université de Nouvelle-Calédonie depuis février 2021</w:t>
+        <w:t xml:space="preserve">BECK NoémieMaître de Conférences en Civilisation britannique et irlandaise, Université Savoie Mont Blanc (USMB), FranceSenior Lecturer in British and Irish History, the University of Savoie Mont Blanc (USMB), France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -499,178 +499,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Irish in New Caledonia. Stories and Histories of Caledonians of Irish Ancestry: Legacy, Revitalisation and Creation</w:t>
+                <w:t xml:space="preserve">Introduction du Colloque &amp;quot;Des &amp;quot;Celtes&amp;quot; dans le Pacifique? Diasporas, métissages et revitalisation identitaire&amp;quot; / &amp;quot;Pacific &amp;quot;Celts&amp;quot;? Diasporas, Cross-Cultural Dialogue and Revitalized Identity&amp;quot;, Université de la Nouvelle-Calédonie, Nouméa, 23-24 octobre 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aftermaths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASIL, Gakushuin University, Aug 2024, Tokyo (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Pacific "Celts" ? Diasporas, Cross-Cultural Dialogue and Revitalized Identity / Des "Celtes" dans le Pacifique? Diasporas, métissages et revitalisation identitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noémie Beck, Université de la Nouvelle-Calédonie, TROCA, et Université Savoie Mont Blanc, LLSETI; Frédéric Armao, Université de Toulon, BABEL, Oct 2024, NOUMÉA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999730v1</w:t>
+                <w:t xml:space="preserve">hal-04950631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du Colloque &amp;quot;Des &amp;quot;Celtes&amp;quot; dans le Pacifique? Diasporas, métissages et revitalisation identitaire&amp;quot; / &amp;quot;Pacific &amp;quot;Celts&amp;quot;? Diasporas, Cross-Cultural Dialogue and Revitalized Identity&amp;quot;, Université de la Nouvelle-Calédonie, Nouméa, 23-24 octobre 2024.</w:t>
+                <w:t xml:space="preserve">The Irish in New Caledonia. Stories and Histories of Caledonians of Irish Ancestry: Legacy, Revitalisation and Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific "Celts" ? Diasporas, Cross-Cultural Dialogue and Revitalized Identity / Des "Celtes" dans le Pacifique? Diasporas, métissages et revitalisation identitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noémie Beck, Université de la Nouvelle-Calédonie, TROCA, et Université Savoie Mont Blanc, LLSETI; Frédéric Armao, Université de Toulon, BABEL, Oct 2024, NOUMÉA, France</w:t>
+              <w:t xml:space="preserve">Aftermaths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASIL, Gakushuin University, Aug 2024, Tokyo (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950631v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épopée irlandaise en Nouvelle-Calédonie : Mary Girard, née Allender (1840-1880). Diffusée sur CALEDONIA TV Conférences https://www.caledonia.nc/les-replays/caledonia-conference</w:t>
               </w:r>
@@ -2317,51 +2317,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who were the Celts?&amp;quot;. Interview of Barry Cunliffe, Emeritus Professor of European Archaeology, University of Oxford, England, https://www.youtube.com/watch?v=OhlBxHc5ATY</w:t>
+                <w:t xml:space="preserve">La Musique celtique est-elle celtique?&amp;quot;, Interview d'Erick Falc’her-Poyroux, Université de Tours, https://www.youtube.com/watch?v=FpKkUVbCD04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -2381,75 +2381,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451858v1</w:t>
+                <w:t xml:space="preserve">hal-04451854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Musique celtique est-elle celtique?&amp;quot;, Interview d'Erick Falc’her-Poyroux, Université de Tours, https://www.youtube.com/watch?v=FpKkUVbCD04</w:t>
+                <w:t xml:space="preserve">Who were the Celts?&amp;quot;. Interview of Barry Cunliffe, Emeritus Professor of European Archaeology, University of Oxford, England, https://www.youtube.com/watch?v=OhlBxHc5ATY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -2469,51 +2469,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451854v1</w:t>
+                <w:t xml:space="preserve">hal-04451858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sports gaëliques&amp;quot;, Interview de Freddy Pignon, chercheur indépendant</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 1)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, https://www.youtube.com/watch?v=7bjjsI2QQCU</w:t>
+                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 2)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, par Noémie Beck et Gaël Hily, https://www.youtube.com/watch?v=dMvfd788bRQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -3085,51 +3085,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451868v1</w:t>
+                <w:t xml:space="preserve">hal-04451860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro. Mythes et folklores celtiques dans le monde anglophone: la part de l'imaginaire celtique</w:t>
               </w:r>
@@ -3191,51 +3191,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 2)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, par Noémie Beck et Gaël Hily, https://www.youtube.com/watch?v=dMvfd788bRQ</w:t>
+                <w:t xml:space="preserve">La Morrígan, déesse irlandaise de la mort ?&amp;quot;, Interview de Noémie Beck, Université Savoie Mont Blanc, en délégation à l’Université de la Nouvelle-Calédonie, https://www.youtube.com/watch?v=t4VJ_2lLNBY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -3255,75 +3255,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451860v1</w:t>
+                <w:t xml:space="preserve">hal-04451879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Morrígan, déesse irlandaise de la mort ?&amp;quot;, Interview de Noémie Beck, Université Savoie Mont Blanc, en délégation à l’Université de la Nouvelle-Calédonie, https://www.youtube.com/watch?v=t4VJ_2lLNBY</w:t>
+                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 1)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, https://www.youtube.com/watch?v=7bjjsI2QQCU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -3343,51 +3343,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451879v1</w:t>
+                <w:t xml:space="preserve">hal-04451868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lug, dieu celtique ultime ?&amp;quot;, Interview de Gaël Hily, Université de Rennes 2, https://www.youtube.com/watch?v=1lDFWaWtFWM</w:t>
               </w:r>
@@ -3551,51 +3551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E94A60F"/>
+    <w:nsid w:val="8E208AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3782,51 +3782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-beck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036634ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05539817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.univ-tln.fr/mythes-et-folklores-celtiques-dans-le-monde-anglophone-2/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gear&#243;id &#211; Hallmhur&#225;in" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hily" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-beck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036634ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05539817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.univ-tln.fr/mythes-et-folklores-celtiques-dans-le-monde-anglophone-2/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gear&#243;id &#211; Hallmhur&#225;in" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hily" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>