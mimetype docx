--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -3551,51 +3551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E208AFF"/>
+    <w:nsid w:val="24B5CFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>