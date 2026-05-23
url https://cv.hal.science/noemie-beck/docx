--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -499,178 +499,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du Colloque &amp;quot;Des &amp;quot;Celtes&amp;quot; dans le Pacifique? Diasporas, métissages et revitalisation identitaire&amp;quot; / &amp;quot;Pacific &amp;quot;Celts&amp;quot;? Diasporas, Cross-Cultural Dialogue and Revitalized Identity&amp;quot;, Université de la Nouvelle-Calédonie, Nouméa, 23-24 octobre 2024.</w:t>
+                <w:t xml:space="preserve">The Irish in New Caledonia. Stories and Histories of Caledonians of Irish Ancestry: Legacy, Revitalisation and Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific "Celts" ? Diasporas, Cross-Cultural Dialogue and Revitalized Identity / Des "Celtes" dans le Pacifique? Diasporas, métissages et revitalisation identitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noémie Beck, Université de la Nouvelle-Calédonie, TROCA, et Université Savoie Mont Blanc, LLSETI; Frédéric Armao, Université de Toulon, BABEL, Oct 2024, NOUMÉA, France</w:t>
+              <w:t xml:space="preserve">Aftermaths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASIL, Gakushuin University, Aug 2024, Tokyo (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950631v1</w:t>
+                <w:t xml:space="preserve">hal-04999730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Irish in New Caledonia. Stories and Histories of Caledonians of Irish Ancestry: Legacy, Revitalisation and Creation</w:t>
+                <w:t xml:space="preserve">Introduction du Colloque &amp;quot;Des &amp;quot;Celtes&amp;quot; dans le Pacifique? Diasporas, métissages et revitalisation identitaire&amp;quot; / &amp;quot;Pacific &amp;quot;Celts&amp;quot;? Diasporas, Cross-Cultural Dialogue and Revitalized Identity&amp;quot;, Université de la Nouvelle-Calédonie, Nouméa, 23-24 octobre 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aftermaths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASIL, Gakushuin University, Aug 2024, Tokyo (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Pacific "Celts" ? Diasporas, Cross-Cultural Dialogue and Revitalized Identity / Des "Celtes" dans le Pacifique? Diasporas, métissages et revitalisation identitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noémie Beck, Université de la Nouvelle-Calédonie, TROCA, et Université Savoie Mont Blanc, LLSETI; Frédéric Armao, Université de Toulon, BABEL, Oct 2024, NOUMÉA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999730v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épopée irlandaise en Nouvelle-Calédonie : Mary Girard, née Allender (1840-1880). Diffusée sur CALEDONIA TV Conférences https://www.caledonia.nc/les-replays/caledonia-conference</w:t>
               </w:r>
@@ -2317,51 +2317,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Musique celtique est-elle celtique?&amp;quot;, Interview d'Erick Falc’her-Poyroux, Université de Tours, https://www.youtube.com/watch?v=FpKkUVbCD04</w:t>
+                <w:t xml:space="preserve">Who were the Celts?&amp;quot;. Interview of Barry Cunliffe, Emeritus Professor of European Archaeology, University of Oxford, England, https://www.youtube.com/watch?v=OhlBxHc5ATY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -2381,75 +2381,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451854v1</w:t>
+                <w:t xml:space="preserve">hal-04451858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who were the Celts?&amp;quot;. Interview of Barry Cunliffe, Emeritus Professor of European Archaeology, University of Oxford, England, https://www.youtube.com/watch?v=OhlBxHc5ATY</w:t>
+                <w:t xml:space="preserve">La Musique celtique est-elle celtique?&amp;quot;, Interview d'Erick Falc’her-Poyroux, Université de Tours, https://www.youtube.com/watch?v=FpKkUVbCD04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -2469,51 +2469,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451858v1</w:t>
+                <w:t xml:space="preserve">hal-04451854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sports gaëliques&amp;quot;, Interview de Freddy Pignon, chercheur indépendant</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 2)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, par Noémie Beck et Gaël Hily, https://www.youtube.com/watch?v=dMvfd788bRQ</w:t>
+                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 1)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, https://www.youtube.com/watch?v=7bjjsI2QQCU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -3085,245 +3085,245 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451860v1</w:t>
+                <w:t xml:space="preserve">hal-04451868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro. Mythes et folklores celtiques dans le monde anglophone: la part de l'imaginaire celtique</w:t>
+                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 2)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, par Noémie Beck et Gaël Hily, https://www.youtube.com/watch?v=dMvfd788bRQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.7-12</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451874v1</w:t>
+                <w:t xml:space="preserve">hal-04451860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Morrígan, déesse irlandaise de la mort ?&amp;quot;, Interview de Noémie Beck, Université Savoie Mont Blanc, en délégation à l’Université de la Nouvelle-Calédonie, https://www.youtube.com/watch?v=t4VJ_2lLNBY</w:t>
+                <w:t xml:space="preserve">Présentation du numéro. Mythes et folklores celtiques dans le monde anglophone: la part de l'imaginaire celtique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythes et folklores celtiques dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451879v1</w:t>
+                <w:t xml:space="preserve">hal-04451874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Fêtes celtiques (Partie 1)&amp;quot;, Interview de Frédéric Armao, Université de Toulon, https://www.youtube.com/watch?v=7bjjsI2QQCU</w:t>
+                <w:t xml:space="preserve">La Morrígan, déesse irlandaise de la mort ?&amp;quot;, Interview de Noémie Beck, Université Savoie Mont Blanc, en délégation à l’Université de la Nouvelle-Calédonie, https://www.youtube.com/watch?v=t4VJ_2lLNBY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beck</w:t>
@@ -3343,51 +3343,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451868v1</w:t>
+                <w:t xml:space="preserve">hal-04451879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lug, dieu celtique ultime ?&amp;quot;, Interview de Gaël Hily, Université de Rennes 2, https://www.youtube.com/watch?v=1lDFWaWtFWM</w:t>
               </w:r>
@@ -3551,51 +3551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24B5CFD1"/>
+    <w:nsid w:val="5BA3E8D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3782,51 +3782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-beck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036634ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05539817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.univ-tln.fr/mythes-et-folklores-celtiques-dans-le-monde-anglophone-2/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gear&#243;id &#211; Hallmhur&#225;in" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hily" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-beck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036634ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05539817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.univ-tln.fr/mythes-et-folklores-celtiques-dans-le-monde-anglophone-2/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gear&#243;id &#211; Hallmhur&#225;in" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hily" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>