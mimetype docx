--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -601,178 +601,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poétesse ouzbèque Zulfiya (1915-1996) au sein des réseaux de l'Association des écrivains afro-asiatiques : la trajectoire atypique d'une autrice au sein d'un champ littéraire masculin</w:t>
+                <w:t xml:space="preserve">Introduction à la réception des littératures arabes et turques en France : le partage des littératures dominées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Asie centrale, un carrefour de la société globale : regards pluridisciplinaires sur les trajectoires et les dynamiques sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Juliette Cleuziou; Zhanna Karimova, May 2024, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Colloque international Réceptions contemporaines des littératures arabes et turques en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noémie Cadeau; Camille Lotz, Sep 2024, Université Jean Monet, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919795v1</w:t>
+                <w:t xml:space="preserve">hal-04919895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la réception des littératures arabes et turques en France : le partage des littératures dominées</w:t>
+                <w:t xml:space="preserve">La poétesse ouzbèque Zulfiya (1915-1996) au sein des réseaux de l'Association des écrivains afro-asiatiques : la trajectoire atypique d'une autrice au sein d'un champ littéraire masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Réceptions contemporaines des littératures arabes et turques en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noémie Cadeau; Camille Lotz, Sep 2024, Université Jean Monet, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">L’Asie centrale, un carrefour de la société globale : regards pluridisciplinaires sur les trajectoires et les dynamiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Cleuziou; Zhanna Karimova, May 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919895v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux communistes de l’Association des écrivains afro-asiatiques (1958-1991) : une autre histoire de la mondialisation littéraire</w:t>
               </w:r>
@@ -821,303 +821,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chingiz Aitmatov and Afro-Asian movements: an Internationalist Figure in the Cultural Cold War</w:t>
+                <w:t xml:space="preserve">L’Asie centrale au cœur de l’internationalisme littéraire de la guerre froide : le cas de l’Association des écrivains afro-asiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Moscow Rethinking the International and Transnational Dimensions of the Soviet Republics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riccardo Mario Cucciolla; Alexandr Voronovici, Sep 2023, Università di Napoli L’Orientale, France</w:t>
+              <w:t xml:space="preserve">Les études sur l’Asie centrale : dynamiques scientifiques, nouveaux contextes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Cleuziou; Adrien Fauve; Svetlana Gorshenina; Isabelle Ohayon; Julien Thorez, Feb 2023, Inalco, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919741v1</w:t>
+                <w:t xml:space="preserve">hal-04919612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le geste traductif comme acte de solidarité politique : traduction et adaptation du poète turc Nâzım Hikmet par Charles Dobzynski au sein des réseaux littéraires communistes</w:t>
+                <w:t xml:space="preserve">Littérature mondiale et internationalisme socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : L’auteur face à son traducteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Krykun, Jun 2023, Tours - Université François Rabelais, France</w:t>
+              <w:t xml:space="preserve">6èmes Doctoriales de la SFLGC (Société française de littérature générale et comparée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Rachel Hermetet; Bertrand Guest; Alessia Della Rocca, Jun 2023, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919707v1</w:t>
+                <w:t xml:space="preserve">hal-04919725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature mondiale et internationalisme socialiste</w:t>
+                <w:t xml:space="preserve">Chingiz Aitmatov and Afro-Asian movements: an Internationalist Figure in the Cultural Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Doctoriales de la SFLGC (Société française de littérature générale et comparée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Rachel Hermetet; Bertrand Guest; Alessia Della Rocca, Jun 2023, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+              <w:t xml:space="preserve">Beyond Moscow Rethinking the International and Transnational Dimensions of the Soviet Republics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riccardo Mario Cucciolla; Alexandr Voronovici, Sep 2023, Università di Napoli L’Orientale, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919725v1</w:t>
+                <w:t xml:space="preserve">hal-04919741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Asie centrale au cœur de l’internationalisme littéraire de la guerre froide : le cas de l’Association des écrivains afro-asiatiques</w:t>
+                <w:t xml:space="preserve">Le geste traductif comme acte de solidarité politique : traduction et adaptation du poète turc Nâzım Hikmet par Charles Dobzynski au sein des réseaux littéraires communistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études sur l’Asie centrale : dynamiques scientifiques, nouveaux contextes de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Juliette Cleuziou; Adrien Fauve; Svetlana Gorshenina; Isabelle Ohayon; Julien Thorez, Feb 2023, Inalco, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : L’auteur face à son traducteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Krykun, Jun 2023, Tours - Université François Rabelais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919612v1</w:t>
+                <w:t xml:space="preserve">hal-04919707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archiving Turkish Reviews, an Inventory of Incomplete Sources</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.392.0104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2022.e1027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lotz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.392.0104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2022.e1027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lotz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>