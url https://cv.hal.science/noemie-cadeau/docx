--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -275,174 +275,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer les espaces extra-européens</w:t>
+                <w:t xml:space="preserve">Recension René ÉTIEMBLE, Nedim GÜRSEL, Lettres d’exils (1975-1995) , préface de Luc Vigier, René, texte établi par Thomas Cazentre, Paris, Éditions L’Harmattan, coll. « Regards turcs », 2023, 238 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhonie(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, nº 392 (4), pp.487-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.392.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919956v1</w:t>
+                <w:t xml:space="preserve">hal-05511418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension René ÉTIEMBLE, Nedim GÜRSEL, Lettres d’exils (1975-1995) , préface de Luc Vigier, René, texte établi par Thomas Cazentre, Paris, Éditions L’Harmattan, coll. « Regards turcs », 2023, 238 pages.</w:t>
+                <w:t xml:space="preserve">Comparer les espaces extra-européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europhonie(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Détours - Comparaisons - Dialogues</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rlc.392.0104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05511418v1</w:t>
+                <w:t xml:space="preserve">hal-04919956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de From Internationalism to Postcolonialism, de Rossen DJAGALOV</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.392.0104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2022.e1027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lotz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.392.0104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2022.e1027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lotz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>