--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -890,234 +890,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature mondiale et internationalisme socialiste</w:t>
+                <w:t xml:space="preserve">Chingiz Aitmatov and Afro-Asian movements: an Internationalist Figure in the Cultural Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Doctoriales de la SFLGC (Société française de littérature générale et comparée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Rachel Hermetet; Bertrand Guest; Alessia Della Rocca, Jun 2023, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+              <w:t xml:space="preserve">Beyond Moscow Rethinking the International and Transnational Dimensions of the Soviet Republics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riccardo Mario Cucciolla; Alexandr Voronovici, Sep 2023, Università di Napoli L’Orientale, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919725v1</w:t>
+                <w:t xml:space="preserve">hal-04919741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chingiz Aitmatov and Afro-Asian movements: an Internationalist Figure in the Cultural Cold War</w:t>
+                <w:t xml:space="preserve">Le geste traductif comme acte de solidarité politique : traduction et adaptation du poète turc Nâzım Hikmet par Charles Dobzynski au sein des réseaux littéraires communistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Moscow Rethinking the International and Transnational Dimensions of the Soviet Republics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riccardo Mario Cucciolla; Alexandr Voronovici, Sep 2023, Università di Napoli L’Orientale, France</w:t>
+              <w:t xml:space="preserve">Colloque international : L’auteur face à son traducteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Krykun, Jun 2023, Tours - Université François Rabelais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919741v1</w:t>
+                <w:t xml:space="preserve">hal-04919707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le geste traductif comme acte de solidarité politique : traduction et adaptation du poète turc Nâzım Hikmet par Charles Dobzynski au sein des réseaux littéraires communistes</w:t>
+                <w:t xml:space="preserve">Littérature mondiale et internationalisme socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : L’auteur face à son traducteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Krykun, Jun 2023, Tours - Université François Rabelais, France</w:t>
+              <w:t xml:space="preserve">6èmes Doctoriales de la SFLGC (Société française de littérature générale et comparée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Rachel Hermetet; Bertrand Guest; Alessia Della Rocca, Jun 2023, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919707v1</w:t>
+                <w:t xml:space="preserve">hal-04919725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archiving Turkish Reviews, an Inventory of Incomplete Sources</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.392.0104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2022.e1027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lotz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514589v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jaime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.392.0104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2022.e1027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lotz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>