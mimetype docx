--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -100,550 +100,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Overlooked Threat of Global Warming on Elasmobranch Fertility</w:t>
+                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Feunteun</w:t>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Thomas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lizé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.70031⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 506, pp.111157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333529v1</w:t>
+                <w:t xml:space="preserve">hal-05047791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
+                <w:t xml:space="preserve">The Overlooked Threat of Global Warming on Elasmobranch Fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barreau</w:t>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lucas</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 506, pp.111157. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05047791v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northeast Atlantic elasmobranch community on the move: Functional reorganization in response to climate change</w:t>
+                <w:t xml:space="preserve">Shark critical life stage vulnerability to monthly temperature variations under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Stanislas Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Auber</w:t>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.e17157. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.106531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430905v1</w:t>
+                <w:t xml:space="preserve">hal-04564966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shark critical life stage vulnerability to monthly temperature variations under climate change</w:t>
+                <w:t xml:space="preserve">Northeast Atlantic elasmobranch community on the move: Functional reorganization in response to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lizé</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 198, pp.106531. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.e17157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564966v1</w:t>
+                <w:t xml:space="preserve">hal-04430905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threatened fish species in the Northeast Atlantic are functionally rare</w:t>
               </w:r>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1089,51 +1089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>