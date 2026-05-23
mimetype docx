--- v1 (2026-04-13)
+++ v2 (2026-05-23)
@@ -100,550 +100,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
+                <w:t xml:space="preserve">The Overlooked Threat of Global Warming on Elasmobranch Fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Elliott</w:t>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barreau</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lucas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047791v1</w:t>
+                <w:t xml:space="preserve">hal-05333529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Overlooked Threat of Global Warming on Elasmobranch Fertility</w:t>
+                <w:t xml:space="preserve">Elasmobranch vulnerability to global warming: insights from bioenergetic modelling of catsharks under climate scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Feunteun</w:t>
+                <w:t xml:space="preserve">Thomas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lizé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 506, pp.111157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.70031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05333529v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shark critical life stage vulnerability to monthly temperature variations under climate change</w:t>
+                <w:t xml:space="preserve">Northeast Atlantic elasmobranch community on the move: Functional reorganization in response to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lizé</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+                <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 198, pp.106531. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.e17157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564966v1</w:t>
+                <w:t xml:space="preserve">hal-04430905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northeast Atlantic elasmobranch community on the move: Functional reorganization in response to climate change</w:t>
+                <w:t xml:space="preserve">Shark critical life stage vulnerability to monthly temperature variations under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Stanislas Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Auber</w:t>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.e17157. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.106531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430905v1</w:t>
+                <w:t xml:space="preserve">hal-04564966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threatened fish species in the Northeast Atlantic are functionally rare</w:t>
               </w:r>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,52 +897,155 @@
               <w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation structurelle et fonctionnelle des communautés d'élasmobranches d'Atlantique Nord-Est dans le contexte du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecologie, Environnement. Museum national d'histoire naturelle - MNHN PARIS, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024MNHN0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05033246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1089,51 +1192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.70031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04430905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05033246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MNHN0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>