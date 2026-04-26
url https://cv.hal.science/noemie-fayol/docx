--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -633,905 +633,1030 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires miniers. Développement des territoires, résilience des communautés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des techniques d'orpaillage illégal en Guyane et en Côte d'Ivoire à partir d'inspections par drone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gunzburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque TAARMAQ 2024 - Transition appuyée et acceptable des résidus miniers amiantés au Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire National de l'Amiante, Québec, Mar 2024, Thetford Mines, Canada</w:t>
+              <w:t xml:space="preserve">13ème Journées Nationales de Géotechnique et Géologie de l'Ingénieur (JNGG 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français de Mécanique des Sols et de Géotechnique (CFMS); Comité Français de Mécanique des Roches (CFMR); Comité Français de Géologie de l’Ingénieur et de l’Environnement (CFGI), Apr 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783241v1</w:t>
+                <w:t xml:space="preserve">hal-05594925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganismes au service de la remédiation des sites miniers en Côte d’Ivoire : site d’orpaillage de Kokumbo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les territoires miniers. Développement des territoires, résilience des communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Jébrak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMS 2022 - 1st International Colloquium in Mine &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Boké, Guinée</w:t>
+              <w:t xml:space="preserve">colloque TAARMAQ 2024 - Transition appuyée et acceptable des résidus miniers amiantés au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire National de l'Amiante, Québec, Mar 2024, Thetford Mines, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709245v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost towns as markers of the resilience conditions along extractive frontiers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microorganismes au service de la remédiation des sites miniers en Côte d’Ivoire : site d’orpaillage de Kokumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Bertin Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2022 - The Critical Role of Minerals in the Carbon-Neutral Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Mar 2022, ROTORUA, VIRTUAL CONFERENCE, New Zealand</w:t>
+              <w:t xml:space="preserve">CIMS 2022 - 1st International Colloquium in Mine &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Boké, Guinée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707504v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des microorganismes dans le biomining et la bioremédiation des sites miniers : cas du site d’orpaillage de Kokumbo (Côte d’Ivoire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghost towns as markers of the resilience conditions along extractive frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Jébrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jébrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining the Connections 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">SGA 2022 - The Critical Role of Minerals in the Carbon-Neutral Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Mar 2022, ROTORUA, VIRTUAL CONFERENCE, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709250v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel territoire pour le dialogue territorial ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle des microorganismes dans le biomining et la bioremédiation des sites miniers : cas du site d’orpaillage de Kokumbo (Côte d’Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Bertin Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70ème Congrès Exposition de l'industrie minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Mining the Connections 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523472v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former au monde de demain : ODD, Compétences, Outils et scénarios de formation</w:t>
+                <w:t xml:space="preserve">Quel territoire pour le dialogue territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FECODD 2021 - Formation – Education – Compétences – Objectifs du Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">70ème Congrès Exposition de l'industrie minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523477v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a new path: from materiality to ecological transition in training</w:t>
+                <w:t xml:space="preserve">Former au monde de demain : ODD, Compétences, Outils et scénarios de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEEPSURF Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">FECODD 2021 - Formation – Education – Compétences – Objectifs du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523458v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late-Archean Magmatic Gold Event: Toward a Non-Uniformitarian Approach.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a new path: from materiality to ecological transition in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial SGA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.125-128</w:t>
+              <w:t xml:space="preserve">DEEPSURF Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333152v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Late-Archean Magmatic Gold Event: Toward a Non-Uniformitarian Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jébrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Biennial SGA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.125-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gold associated with Neoarchean alkaline intrusion, Lac Bachelor, Abitibi, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jébrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyal B Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1541,51 +1666,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer pour le cobalt au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jebrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1594,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1648,114 +1773,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoarchean alkaline intrusion-related gold deposits of the Abitibi Subprovince, Canada. Example of the Lac Bachelor gold deposit, Abitibi. Genetic model and exploration targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applied geology. Université du Québec à Montréal, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02011037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1902,51 +2027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jebrak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.2017.4534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J&#233;brak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyal Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.07.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona J&#233;brak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyal B Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02011037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jebrak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.2017.4534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J&#233;brak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyal Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.07.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona J&#233;brak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Plunian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyal B Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02011037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>