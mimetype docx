--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -1301,191 +1301,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former au monde de demain : ODD, Compétences, Outils et scénarios de formation</w:t>
+                <w:t xml:space="preserve">Building a new path: from materiality to ecological transition in training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FECODD 2021 - Formation – Education – Compétences – Objectifs du Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">DEEPSURF Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523477v1</w:t>
+                <w:t xml:space="preserve">hal-03523458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a new path: from materiality to ecological transition in training</w:t>
+                <w:t xml:space="preserve">Former au monde de demain : ODD, Compétences, Outils et scénarios de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEEPSURF Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">FECODD 2021 - Formation – Education – Compétences – Objectifs du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523458v1</w:t>
+                <w:t xml:space="preserve">hal-03523477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late-Archean Magmatic Gold Event: Toward a Non-Uniformitarian Approach.</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jebrak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.2017.4534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J&#233;brak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyal Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.07.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona J&#233;brak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Plunian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyal B Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02011037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jebrak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.2017.4534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J&#233;brak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyal Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.07.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona J&#233;brak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Plunian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03523477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyal B Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02011037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>