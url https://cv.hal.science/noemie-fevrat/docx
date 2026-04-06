--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noémie FEVRAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctorante en science politique - ANR ELUSAN (CSO - SciencesPo Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov 2024...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Postdoctoral researcher in Political Science, ANR &amp;quot;ELUSAN&amp;quot; (coord. Didier Demazière) - CSO (SciencesPo Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept 2018/jan 2024 - PhD Student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science, LBNC (Avignon Université- doctoral scolarship 2018-2021), advisors Guillaume Marrel & Vincent Labatut. Defense on the 23 of Jan. 2024.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Title : Incumbent re-election or rotation in office ? Long politcal careers, and reforms of the democratic representation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter quarter 2020 - PhD visiting scholar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science Department, UC San Diego (USA) with Pr. Thad Kousser</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Scholarship : Scolarship Perdiguier (Avignon Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - Master Degree in Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Studies, Université Paris1 - Panthéon Sorbonne, Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parity quota in the Moroccan Parliament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dir. Delphine Dulong & Emmanuelle Bouilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January-July 2017 - International program in Afro-Asian political studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Rosario, Bogota (Colombia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2016 - Degree in History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 - Vacataire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris-Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- CM d'Introduction à la Sociologie politique (L2 sociologie et sciences sociales)- TD x2 d'Introduction à la Sociologie politique (L2 sociologie et sciences sociales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciencesPo Parie, Ecole d'aff. publiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Teaching Assistant, Politiques Publiques et Transformations de la Société Française, une Approche Sociologique (Master Affaires publiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 - Vacataire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon Sorbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques Appliquées aux Sciences Sociales (L2 science politique / doubles licences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2024 - ATER</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon Sorbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations des sociétés contemporaines (L3 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des Organisation Politiques (L2 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques Appliquées aux Sciences Sociales (L2 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence de méthodes : techniques d'enquête (L3 science politique / doubles licences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - 2021 - Teaching assistant</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -- Science politique (L2 AES)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Méthodologie en sciences sociales (L1 AES)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Skills</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - French (Mastery)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- English (Advanced)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Spanish (Upper Intermediate)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer skills</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Word - Excel - PowerPoint</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- R - RStudio - TraMineR - FactoMineR...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les méthodes quantitatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of the Representatives Elected in France During the Fifth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111542. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche états-unienne sur le personnel et la représentation politiques. Entretien avec Thad Kousser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les élu·es américain·es ? Carrières et présentation de soi du personnel politique local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of U.S State Legislative Term Limits on Political Representation and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.51-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reeligibility in France and the United States. Issues and debates around the temporal codification of the legislative mandate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.10049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;mandat de trop&amp;quot; ? Les campagnes pour les legislative term limits en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RIPC "Crises et mutations du politique au XXIe siècle : regards comparatifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US and French Debate on Term Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy History Studies: The State and Future of the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for American Studies, Arizona State University, Feb 2024, Tempe AZ USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal de la rotation démocratique et la figure du novice dans le débat sur la limitation de la réélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noviciat en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Bresson, Nicolas Bué, Pauline Chevalier, Etienne Ollion, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes et enjeux de la recodification temporelle des mandats : le cas des term limits depuis 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnel et représentation politiques : travaillers sur les élu-es dans une perspective franco-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US State Legislative Term Limits: Toward a Better Electoral Competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the ECPR Standing Group on Parliaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term Limits and Political Professionalism: Californian experience and French debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thad Kousser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du groupe AFSP Compétition Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - Groupe Compétition Politique, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-rééligibilité en France et aux Etats-Unis. Le temps comme variable élitaire et objet de lutte entre les élites du politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer ? 9e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;cumul dans le temps&amp;quot;. Retour sociopolitique sur la remise en cause de la rééligibilité indéfinie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cumul et la durée des mandats : débats, réformes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMES - CERDACFF, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause de la rééligibilité indéfinie et les Term Limits (France - USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études doctorales CEE - Les défis de la démocratie représentative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEE - SciencesPo, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;cumul dans le temps&amp;quot;. Retour sociopolitique sur la remise en cause de la rééligibilité indéfinie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare&amp;Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cumul des mandats : débats, réformes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRÉF – Base de données Révisée des Élu·es de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Avignon Université; Agorantic FR 3621; Laboratoire Informatique d'Avignon EA 4128; Laboratoire Biens Normes et Contrats EA 3788. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;MANDAT DE TROP&amp;quot; ? La réélection des parlementaires et des maires en France et les conditions de sa remise en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Avignon Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04550896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noémie FEVRAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctorante en science politique - ANR ELUSAN (CSO - SciencesPo Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov 2024...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Postdoctoral researcher in Political Science, ANR &amp;quot;ELUSAN&amp;quot; (coord. Didier Demazière) - CSO (SciencesPo Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept 2018/jan 2024 - PhD Student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science, LBNC (Avignon Université- doctoral scolarship 2018-2021), advisors Guillaume Marrel & Vincent Labatut. Defense on the 23 of Jan. 2024.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Title : Incumbent re-election or rotation in office ? Long politcal careers, and reforms of the democratic representation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter quarter 2020 - PhD visiting scholar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science Department, UC San Diego (USA) with Pr. Thad Kousser</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Scholarship : Scolarship Perdiguier (Avignon Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - Master Degree in Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Studies, Université Paris1 - Panthéon Sorbonne, Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parity quota in the Moroccan Parliament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dir. Delphine Dulong & Emmanuelle Bouilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January-July 2017 - International program in Afro-Asian political studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Rosario, Bogota (Colombia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2016 - Degree in History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 - Vacataire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris-Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- CM d'Introduction à la Sociologie politique (L2 sociologie et sciences sociales)- TD x2 d'Introduction à la Sociologie politique (L2 sociologie et sciences sociales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciencesPo Parie, Ecole d'aff. publiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Teaching Assistant, Politiques Publiques et Transformations de la Société Française, une Approche Sociologique (Master Affaires publiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 - Vacataire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon Sorbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques Appliquées aux Sciences Sociales (L2 science politique / doubles licences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2024 - ATER</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon Sorbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations des sociétés contemporaines (L3 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des Organisation Politiques (L2 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques Appliquées aux Sciences Sociales (L2 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence de méthodes : techniques d'enquête (L3 science politique / doubles licences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - 2021 - Teaching assistant</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -- Science politique (L2 AES)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Méthodologie en sciences sociales (L1 AES)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Skills</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - French (Mastery)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- English (Advanced)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Spanish (Upper Intermediate)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer skills</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Word - Excel - PowerPoint</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- R - RStudio - TraMineR - FactoMineR...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les méthodes quantitatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of the Representatives Elected in France During the Fifth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111542. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche états-unienne sur le personnel et la représentation politiques. Entretien avec Thad Kousser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les élu·es américain·es ? Carrières et présentation de soi du personnel politique local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of U.S State Legislative Term Limits on Political Representation and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.51-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reeligibility in France and the United States. Issues and debates around the temporal codification of the legislative mandate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.10049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US and French Debate on Term Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy History Studies: The State and Future of the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for American Studies, Arizona State University, Feb 2024, Tempe AZ USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;mandat de trop&amp;quot; ? Les campagnes pour les legislative term limits en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RIPC "Crises et mutations du politique au XXIe siècle : regards comparatifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal de la rotation démocratique et la figure du novice dans le débat sur la limitation de la réélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noviciat en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Bresson, Nicolas Bué, Pauline Chevalier, Etienne Ollion, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes et enjeux de la recodification temporelle des mandats : le cas des term limits depuis 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnel et représentation politiques : travaillers sur les élu-es dans une perspective franco-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US State Legislative Term Limits: Toward a Better Electoral Competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the ECPR Standing Group on Parliaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term Limits and Political Professionalism: Californian experience and French debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thad Kousser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du groupe AFSP Compétition Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - Groupe Compétition Politique, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-rééligibilité en France et aux Etats-Unis. Le temps comme variable élitaire et objet de lutte entre les élites du politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer ? 9e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause de la rééligibilité indéfinie et les Term Limits (France - USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études doctorales CEE - Les défis de la démocratie représentative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEE - SciencesPo, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;cumul dans le temps&amp;quot;. Retour sociopolitique sur la remise en cause de la rééligibilité indéfinie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cumul et la durée des mandats : débats, réformes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMES - CERDACFF, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;cumul dans le temps&amp;quot;. Retour sociopolitique sur la remise en cause de la rééligibilité indéfinie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare&amp;Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cumul des mandats : débats, réformes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRÉF – Base de données Révisée des Élu·es de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Avignon Université; Agorantic FR 3621; Laboratoire Informatique d'Avignon EA 4128; Laboratoire Biens Normes et Contrats EA 3788. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;MANDAT DE TROP&amp;quot; ? La réélection des parlementaires et des maires en France et les conditions de sa remise en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Avignon Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04550896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E68A2DF8"/>
+    <w:nsid w:val="90CEFFF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E8E6B84"/>
+    <w:nsid w:val="97D9B6F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FD330E9B"/>
+    <w:nsid w:val="3BFCB052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gHCmJxqfEco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04160223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thad Kousser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04550896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gHCmJxqfEco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04160223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thad Kousser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04550896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>