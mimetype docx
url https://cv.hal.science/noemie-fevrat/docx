--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noémie FEVRAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctorante en science politique - ANR ELUSAN (CSO - SciencesPo Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov 2024...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Postdoctoral researcher in Political Science, ANR &amp;quot;ELUSAN&amp;quot; (coord. Didier Demazière) - CSO (SciencesPo Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept 2018/jan 2024 - PhD Student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science, LBNC (Avignon Université- doctoral scolarship 2018-2021), advisors Guillaume Marrel & Vincent Labatut. Defense on the 23 of Jan. 2024.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Title : Incumbent re-election or rotation in office ? Long politcal careers, and reforms of the democratic representation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter quarter 2020 - PhD visiting scholar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science Department, UC San Diego (USA) with Pr. Thad Kousser</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Scholarship : Scolarship Perdiguier (Avignon Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - Master Degree in Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Studies, Université Paris1 - Panthéon Sorbonne, Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parity quota in the Moroccan Parliament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dir. Delphine Dulong & Emmanuelle Bouilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January-July 2017 - International program in Afro-Asian political studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Rosario, Bogota (Colombia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2016 - Degree in History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 - Vacataire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris-Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- CM d'Introduction à la Sociologie politique (L2 sociologie et sciences sociales)- TD x2 d'Introduction à la Sociologie politique (L2 sociologie et sciences sociales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciencesPo Parie, Ecole d'aff. publiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Teaching Assistant, Politiques Publiques et Transformations de la Société Française, une Approche Sociologique (Master Affaires publiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 - Vacataire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon Sorbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques Appliquées aux Sciences Sociales (L2 science politique / doubles licences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2024 - ATER</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon Sorbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations des sociétés contemporaines (L3 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des Organisation Politiques (L2 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques Appliquées aux Sciences Sociales (L2 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence de méthodes : techniques d'enquête (L3 science politique / doubles licences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - 2021 - Teaching assistant</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -- Science politique (L2 AES)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Méthodologie en sciences sociales (L1 AES)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Skills</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - French (Mastery)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- English (Advanced)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Spanish (Upper Intermediate)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer skills</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Word - Excel - PowerPoint</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- R - RStudio - TraMineR - FactoMineR...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les méthodes quantitatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of the Representatives Elected in France During the Fifth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111542. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche états-unienne sur le personnel et la représentation politiques. Entretien avec Thad Kousser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les élu·es américain·es ? Carrières et présentation de soi du personnel politique local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of U.S State Legislative Term Limits on Political Representation and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.51-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reeligibility in France and the United States. Issues and debates around the temporal codification of the legislative mandate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.10049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US and French Debate on Term Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy History Studies: The State and Future of the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for American Studies, Arizona State University, Feb 2024, Tempe AZ USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;mandat de trop&amp;quot; ? Les campagnes pour les legislative term limits en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RIPC "Crises et mutations du politique au XXIe siècle : regards comparatifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal de la rotation démocratique et la figure du novice dans le débat sur la limitation de la réélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noviciat en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Bresson, Nicolas Bué, Pauline Chevalier, Etienne Ollion, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes et enjeux de la recodification temporelle des mandats : le cas des term limits depuis 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnel et représentation politiques : travaillers sur les élu-es dans une perspective franco-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US State Legislative Term Limits: Toward a Better Electoral Competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the ECPR Standing Group on Parliaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term Limits and Political Professionalism: Californian experience and French debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thad Kousser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du groupe AFSP Compétition Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - Groupe Compétition Politique, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-rééligibilité en France et aux Etats-Unis. Le temps comme variable élitaire et objet de lutte entre les élites du politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer ? 9e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause de la rééligibilité indéfinie et les Term Limits (France - USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études doctorales CEE - Les défis de la démocratie représentative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEE - SciencesPo, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;cumul dans le temps&amp;quot;. Retour sociopolitique sur la remise en cause de la rééligibilité indéfinie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cumul et la durée des mandats : débats, réformes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMES - CERDACFF, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;cumul dans le temps&amp;quot;. Retour sociopolitique sur la remise en cause de la rééligibilité indéfinie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare&amp;Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cumul des mandats : débats, réformes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRÉF – Base de données Révisée des Élu·es de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Avignon Université; Agorantic FR 3621; Laboratoire Informatique d'Avignon EA 4128; Laboratoire Biens Normes et Contrats EA 3788. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;MANDAT DE TROP&amp;quot; ? La réélection des parlementaires et des maires en France et les conditions de sa remise en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Avignon Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04550896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noémie FEVRAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctorante en science politique - ANR ELUSAN (CSO - SciencesPo Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov 2024...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Postdoctoral researcher in Political Science, ANR &amp;quot;ELUSAN&amp;quot; (coord. Didier Demazière) - CSO (SciencesPo Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept 2018/jan 2024 - PhD Student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science, LBNC (Avignon Université- doctoral scolarship 2018-2021), advisors Guillaume Marrel & Vincent Labatut. Defense on the 23 of Jan. 2024.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Title : Incumbent re-election or rotation in office ? Long politcal careers, and reforms of the democratic representation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter quarter 2020 - PhD visiting scholar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Science Department, UC San Diego (USA) with Pr. Thad Kousser</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Scholarship : Scolarship Perdiguier (Avignon Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - Master Degree in Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Studies, Université Paris1 - Panthéon Sorbonne, Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parity quota in the Moroccan Parliament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dir. Delphine Dulong & Emmanuelle Bouilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January-July 2017 - International program in Afro-Asian political studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Rosario, Bogota (Colombia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2016 - Degree in History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 - Vacataire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris-Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- CM d'Introduction à la Sociologie politique (L2 sociologie et sciences sociales)- TD x2 d'Introduction à la Sociologie politique (L2 sociologie et sciences sociales)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciencesPo Parie, Ecole d'aff. publiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Teaching Assistant, Politiques Publiques et Transformations de la Société Française, une Approche Sociologique (Master Affaires publiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 - Vacataire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon Sorbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques Appliquées aux Sciences Sociales (L2 science politique / doubles licences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 - 2024 - ATER</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon Sorbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations des sociétés contemporaines (L3 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des Organisation Politiques (L2 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques Appliquées aux Sciences Sociales (L2 science politique / doubles licences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence de méthodes : techniques d'enquête (L3 science politique / doubles licences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - 2021 - Teaching assistant</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -- Science politique (L2 AES)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Méthodologie en sciences sociales (L1 AES)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Skills</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - French (Mastery)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- English (Advanced)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Spanish (Upper Intermediate)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer skills</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Word - Excel - PowerPoint</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- R - RStudio - TraMineR - FactoMineR...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les méthodes quantitatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of the Representatives Elected in France During the Fifth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111542. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche états-unienne sur le personnel et la représentation politiques. Entretien avec Thad Kousser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les élu·es américain·es ? Carrières et présentation de soi du personnel politique local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of U.S State Legislative Term Limits on Political Representation and Professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, I (40), pp.51-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reeligibility in France and the United States. Issues and debates around the temporal codification of the legislative mandate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.10049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;mandat de trop&amp;quot; ? Les campagnes pour les legislative term limits en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RIPC "Crises et mutations du politique au XXIe siècle : regards comparatifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US and French Debate on Term Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy History Studies: The State and Future of the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for American Studies, Arizona State University, Feb 2024, Tempe AZ USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal de la rotation démocratique et la figure du novice dans le débat sur la limitation de la réélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noviciat en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Bresson, Nicolas Bué, Pauline Chevalier, Etienne Ollion, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes et enjeux de la recodification temporelle des mandats : le cas des term limits depuis 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnel et représentation politiques : travaillers sur les élu-es dans une perspective franco-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US State Legislative Term Limits: Toward a Better Electoral Competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the ECPR Standing Group on Parliaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term Limits and Political Professionalism: Californian experience and French debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thad Kousser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du groupe AFSP Compétition Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - Groupe Compétition Politique, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-rééligibilité en France et aux Etats-Unis. Le temps comme variable élitaire et objet de lutte entre les élites du politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer ? 9e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;cumul dans le temps&amp;quot;. Retour sociopolitique sur la remise en cause de la rééligibilité indéfinie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cumul et la durée des mandats : débats, réformes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMES - CERDACFF, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause de la rééligibilité indéfinie et les Term Limits (France - USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études doctorales CEE - Les défis de la démocratie représentative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEE - SciencesPo, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le &amp;quot;cumul dans le temps&amp;quot;. Retour sociopolitique sur la remise en cause de la rééligibilité indéfinie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare&amp;Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cumul des mandats : débats, réformes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRÉF – Base de données Révisée des Élu·es de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Avignon Université; Agorantic FR 3621; Laboratoire Informatique d'Avignon EA 4128; Laboratoire Biens Normes et Contrats EA 3788. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;MANDAT DE TROP&amp;quot; ? La réélection des parlementaires et des maires en France et les conditions de sa remise en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Avignon Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04550896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90CEFFF1"/>
+    <w:nsid w:val="8FBCA77B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="97D9B6F2"/>
+    <w:nsid w:val="A01043C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BFCB052"/>
+    <w:nsid w:val="40B14682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gHCmJxqfEco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04160223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thad Kousser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04550896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gHCmJxqfEco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04160223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thad Kousser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04550896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>