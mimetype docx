--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -433,338 +433,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des plans communaux de sauvegarde (PCS) et organisation d'exercices de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Wassner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3-4, p.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02484318v1</w:t>
+                <w:t xml:space="preserve">hal-02447085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des plans communaux de sauvegarde (PCS) et organisation d'exercices de gestion de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Frealle</w:t>
+                <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Wassner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (43), pp.503 - 518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447085v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02484318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux sur la gestion de crise des communes: application aux PCS des communes de l’île de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,77 +815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Semi-Virtual Training Environment (Serious Game) for Decision-Makers Facing up a Major Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,51 +1262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAGA 2023 - 54th International Simulation And Gaming Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1560,64 +1560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Péronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1662,812 +1662,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+                <w:t xml:space="preserve">emse-02291612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02291612v1</w:t>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet appliqué tourné vers des besoins opérationnels : Le projet SPICy pour le développement d’un système de prévision des inondations côtières et fluviales en contexte cyclonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930058v1</w:t>
+                <w:t xml:space="preserve">hal-02940723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01955618v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Un projet appliqué tourné vers des besoins opérationnels : Le projet SPICy pour le développement d’un système de prévision des inondations côtières et fluviales en contexte cyclonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940703v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940723v1</w:t>
+                <w:t xml:space="preserve">emse-01955618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of animation in the execution of crisis management exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,64 +2518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wassner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,64 +2757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur - Environnement - Sécurité Sécurité et gestion des risques - Menaces et vulnérabilités : protection des sites industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.Réf. : SE1218 V1, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,57 +2928,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,141 +2986,141 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315489v1</w:t>
+                <w:t xml:space="preserve">hal-03315469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,167 +3128,167 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315469v1</w:t>
+                <w:t xml:space="preserve">hal-03315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’outils d’animation facilitant l’exécution d’un scénario de formation à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3324,295 +3324,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923834v1</w:t>
+                <w:t xml:space="preserve">hal-02923813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923813v1</w:t>
+                <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,103 +3620,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923794v1</w:t>
+                <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3734,51 +3734,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer pour mieux gérer une crise, sérieux ? Une approche ludique et pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3842,77 +3842,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
@@ -3999,77 +3999,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; IMT Mines Alès. 2020, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4185,51 +4185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EC704E4"/>
+    <w:nsid w:val="A1EA761F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4416,51 +4416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-frealle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1793-7292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244880034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01860781v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEM009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04215305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-frealle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1793-7292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244880034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01860781v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEM009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04215305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>