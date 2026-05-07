--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -433,338 +433,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des plans communaux de sauvegarde (PCS) et organisation d'exercices de gestion de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Frealle</w:t>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Wassner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (43), pp.503 - 518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447085v1</w:t>
+                <w:t xml:space="preserve">emse-02484318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des plans communaux de sauvegarde (PCS) et organisation d'exercices de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Wassner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3-4, p.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02484318v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux sur la gestion de crise des communes: application aux PCS des communes de l’île de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,77 +815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Semi-Virtual Training Environment (Serious Game) for Decision-Makers Facing up a Major Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,51 +1262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAGA 2023 - 54th International Simulation And Gaming Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1560,64 +1560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Péronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1662,812 +1662,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02291612v1</w:t>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+                <w:t xml:space="preserve">emse-02291612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Un projet appliqué tourné vers des besoins opérationnels : Le projet SPICy pour le développement d’un système de prévision des inondations côtières et fluviales en contexte cyclonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940723v1</w:t>
+                <w:t xml:space="preserve">hal-02930058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940703v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01955618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet appliqué tourné vers des besoins opérationnels : Le projet SPICy pour le développement d’un système de prévision des inondations côtières et fluviales en contexte cyclonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d’appui aux communes pour la gestion de crise des inondations fluviales et côtières : évaluation objective des Plans Communaux de Sauvegarde (PCS) et organisation d’exercices de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème Colloque de l’AFGP - Géographie Physique et Société : Des risques naturels au patrimoine naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930058v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation à la gestion de crise : un élément fondamental de préparation pour les communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SHF - De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01955618v1</w:t>
+                <w:t xml:space="preserve">hal-02940723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of animation in the execution of crisis management exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,64 +2518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wassner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,64 +2757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur - Environnement - Sécurité Sécurité et gestion des risques - Menaces et vulnérabilités : protection des sites industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.Réf. : SE1218 V1, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2934,51 +2934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,51 +3128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
@@ -3231,64 +3231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’outils d’animation facilitant l’exécution d’un scénario de formation à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3324,295 +3324,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923813v1</w:t>
+                <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elaboration of Tools to Facilitate the Scenario Development of Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 79-102, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923794v1</w:t>
+                <w:t xml:space="preserve">hal-02923813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,103 +3620,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923834v1</w:t>
+                <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3734,51 +3734,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer pour mieux gérer une crise, sérieux ? Une approche ludique et pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3842,77 +3842,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
@@ -3999,77 +3999,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; IMT Mines Alès. 2020, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4185,51 +4185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1EA761F"/>
+    <w:nsid w:val="4B3CFA00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4416,51 +4416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-frealle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1793-7292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244880034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01860781v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEM009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04215305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-frealle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1793-7292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/244880034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01860781v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEM009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04215305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P&#233;ronneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R06-04-481-cd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03348813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-se1218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>