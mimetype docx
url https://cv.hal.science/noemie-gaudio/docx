--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -342,351 +342,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in growth features between species are driving cereal-legume intercrop yield: A statistical learning approach based on aggregated dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pull</w:t>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.127767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164858v1</w:t>
+                <w:t xml:space="preserve">hal-05155592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in growth features between species are driving cereal-legume intercrop yield: A statistical learning approach based on aggregated dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gendre</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 170, pp.127767. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05155592v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A workflow for processing global datasets: application to intercropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -880,77 +880,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire T. Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1014,90 +1014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,51 +1429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,51 +1835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rafaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,51 +1969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,299 +2071,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t>
+                <w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemonsu</w:t>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amossé</w:t>
+                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chouillou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+                <w:t xml:space="preserve">Jochem Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368732v1</w:t>
+                <w:t xml:space="preserve">hal-02228974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of microclimate measurements and perceptions as part of a global evaluation of environmental quality at neighbourhood scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">A. Lemonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Evers</w:t>
+                <w:t xml:space="preserve">A. Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Gerard</w:t>
+                <w:t xml:space="preserve">D. Chouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.265-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00484-019-01686-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02228974v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les effets combinés de la pollution atmosphérique et du changement climatique sur les écosystèmes forestiers</w:t>
               </w:r>
@@ -2487,51 +2487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tree canopy on thermal and radiative microclimates in a mixed temperate forest: A new statistical method to analyse hourly temporal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,51 +2764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belyazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mansat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2866,261 +2866,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and morphology of three forest understorey species (Calluna vulgaris, Molinia caerulea and Pteridium aquilinum) according to light availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">Growth of understorey Scots pine (Pinus sylvestris L.) saplings in response to light in mixed temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 261 (3), p. 489 - p. 498. </w:t>
+              <w:t xml:space="preserve">Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (2), pp.187-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/forestry/cpr005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590768v1</w:t>
+                <w:t xml:space="preserve">hal-00964478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of understorey Scots pine (Pinus sylvestris L.) saplings in response to light in mixed temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+                <w:t xml:space="preserve">Growth and morphology of three forest understorey species (Calluna vulgaris, Molinia caerulea and Pteridium aquilinum) according to light availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Perret</w:t>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (2), pp.187-195. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 261 (3), p. 489 - p. 498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/forestry/cpr005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964478v1</w:t>
+                <w:t xml:space="preserve">hal-00590768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on the growth of Pinus sylvestris seedlings</w:t>
               </w:r>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3585,250 +3585,250 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération naturelle du pin sylvestre en forêt mélangée chêne - pin de l'Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 183, p. 24 - p. 27</w:t>
+              <w:t xml:space="preserve">, 2008, 183, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585334v1</w:t>
+                <w:t xml:space="preserve">hal-00964712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération naturelle du pin sylvestre en forêt mélangée chêne - pin de l'Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 183, pp.24-27</w:t>
+              <w:t xml:space="preserve">, 2008, 183, p. 24 - p. 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964712v1</w:t>
+                <w:t xml:space="preserve">hal-00585334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dependent development of two competitive species (Rubus idaeus, Cytisus scoparius) colonizing gaps in temperate forest</w:t>
               </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4179,90 +4179,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in growth features between species are driving cereal-legume intercrop yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4438,64 +4438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. 38p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4533,64 +4533,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting intercrops yield, from data gathering to modeling: a workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4641,64 +4641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species choice and N fertilisation influence the biodiversity effect and its components in intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4736,51 +4736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in intercropping modelling: the new version of the STICS soil-crop model simulates consistently a wide range of bi-specific annual intercrops.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,51 +4861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the potential of cover crops and what do farmers say?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ducos-Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4913,51 +4913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hustet-Caou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The soil carbon farming network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Climate-KIC, Oct 2021, Webinaire, France. 17p</w:t>
@@ -5232,51 +5232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5357,51 +5357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5469,64 +5469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5562,277 +5562,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t>
+                <w:t xml:space="preserve">Does a mixture of pea varieties with different leaf morphology improve crop performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ben Othman</w:t>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Cupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuk Djordjevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gaudio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t>
+              <w:t xml:space="preserve">International Conference on advances in grain legume cultivation and use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788537v1</w:t>
+                <w:t xml:space="preserve">hal-02786810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a mixture of pea varieties with different leaf morphology improve crop performance?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation et amélioration du module microclimatique de STICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branko Cupina</w:t>
+                <w:t xml:space="preserve">Wafa Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuk Djordjevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noemie Gaudio</w:t>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on advances in grain legume cultivation and use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">11. Séminaire des utilisateurs de Stics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786810v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental quality at district scale: A transdisciplinary approach within the EUREQUA project</w:t>
               </w:r>
@@ -5956,51 +5956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the STICS soil-crop model for modelling arable intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,372 +7042,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on growth and morphology of Pinus sylvestris seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Casella</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964621v1</w:t>
+                <w:t xml:space="preserve">hal-00964570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar, a model to simulate forest regeneration relative to light and water shared with under storey vegetation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des forêts mélangées: apport de la biologie des populations et de l'écologie fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Champenoux, France. pp.15</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964547v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on growth and morphology of Pinus sylvestris seedlings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">RReShar, a model to simulate forest regeneration relative to light and water shared with under storey vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 70-72</w:t>
+              <w:t xml:space="preserve">Gestion des forêts mélangées: apport de la biologie des populations et de l'écologie fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Champenoux, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964570v1</w:t>
+                <w:t xml:space="preserve">hal-00964547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light sharing among different forest strata for sustainable management of vegetation and regeneration</w:t>
               </w:r>
@@ -7419,51 +7419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7557,51 +7557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7794,51 +7794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,51 +7902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,51 +8027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8165,77 +8165,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre (GEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t>
@@ -8290,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,51 +8985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D5B3801"/>
+    <w:nsid w:val="0C3E3ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9216,51 +9216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-gaudio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4528-9851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151507228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00917-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126229" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpr005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0403-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0VVMHBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Paff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Cupina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Djordjevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Qu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bresson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Daviau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchandise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Bras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sverdrup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lancelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi N. Gaudio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587487v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-gaudio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4528-9851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151507228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00917-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126229" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpr005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0403-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0VVMHBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Paff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Cupina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Djordjevic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Qu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bresson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Daviau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchandise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Bras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sverdrup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964570v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lancelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi N. Gaudio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587487v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>