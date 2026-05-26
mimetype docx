--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2866,261 +2866,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of understorey Scots pine (Pinus sylvestris L.) saplings in response to light in mixed temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+                <w:t xml:space="preserve">Growth and morphology of three forest understorey species (Calluna vulgaris, Molinia caerulea and Pteridium aquilinum) according to light availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Perret</w:t>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (2), pp.187-195. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 261 (3), p. 489 - p. 498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/forestry/cpr005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964478v1</w:t>
+                <w:t xml:space="preserve">hal-00590768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and morphology of three forest understorey species (Calluna vulgaris, Molinia caerulea and Pteridium aquilinum) according to light availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">Growth of understorey Scots pine (Pinus sylvestris L.) saplings in response to light in mixed temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 261 (3), p. 489 - p. 498. </w:t>
+              <w:t xml:space="preserve">Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (2), pp.187-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/forestry/cpr005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590768v1</w:t>
+                <w:t xml:space="preserve">hal-00964478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on the growth of Pinus sylvestris seedlings</w:t>
               </w:r>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3585,51 +3585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération naturelle du pin sylvestre en forêt mélangée chêne - pin de l'Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération naturelle du pin sylvestre en forêt mélangée chêne - pin de l'Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,372 +7042,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on growth and morphology of Pinus sylvestris seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric F. Jean</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 70-72</w:t>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964570v1</w:t>
+                <w:t xml:space="preserve">hal-00964621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RReShar, a model to simulate forest regeneration relative to light and water shared with under storey vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
+              <w:t xml:space="preserve">Gestion des forêts mélangées: apport de la biologie des populations et de l'écologie fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Champenoux, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964621v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar, a model to simulate forest regeneration relative to light and water shared with under storey vegetation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on growth and morphology of Pinus sylvestris seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des forêts mélangées: apport de la biologie des populations et de l'écologie fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Champenoux, France. pp.15</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964547v1</w:t>
+                <w:t xml:space="preserve">hal-00964570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light sharing among different forest strata for sustainable management of vegetation and regeneration</w:t>
               </w:r>
@@ -7419,51 +7419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7557,51 +7557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7794,51 +7794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,51 +7902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,51 +8027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8165,77 +8165,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre (GEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t>
@@ -8290,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,51 +8985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C3E3ED3"/>
+    <w:nsid w:val="F3BBCDAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9216,51 +9216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-gaudio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4528-9851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151507228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00917-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126229" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpr005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0403-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0VVMHBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Paff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Cupina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Djordjevic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Qu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bresson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Daviau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchandise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Bras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sverdrup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964570v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lancelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi N. Gaudio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587487v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-gaudio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4528-9851" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151507228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145269v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00917-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126229" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpr005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0403-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0VVMHBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mahmoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Paff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Cupina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Djordjevic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Qu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bresson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Daviau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchandise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Bras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sverdrup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lancelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi N. Gaudio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587487v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>