--- v0 (2026-04-10)
+++ v1 (2026-05-02)
@@ -66,294 +66,294 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre communs et « faire commun » : Les communautés rurales de l’Altiplano bolivien central face aux multiples crises qui les affectent</w:t>
+                <w:t xml:space="preserve">Tackling surprises when co-designing by playing role-playing games: Application of the Sumak Kawsay game for understanding socio-ecosystem transitions in the Bolivian Altiplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Laborie</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Géographie. Université de Montpellier, 2025. Français. </w:t>
+                <w:t xml:space="preserve">Noemie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Marizol Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William'S Dare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-16132-300321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05009250v1</w:t>
+                <w:t xml:space="preserve">hal-05246503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling surprises when co-designing by playing role-playing games: Application of the Sumak Kawsay game for understanding socio-ecosystem transitions in the Bolivian Altiplano</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre communs et « faire commun » : Les communautés rurales de l’Altiplano bolivien central face aux multiples crises qui les affectent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Montpellier, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William'S Dare</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-05246503v1</w:t>
+                <w:t xml:space="preserve">tel-05009250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -365,338 +365,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game to understand changing commons in the Bolivian Altiplano: what future for communities ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serendipity and role-playing game in the Bolivian Altiplano: the Sumak Kawsay game to support local development reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizol Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Le Gouic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Laborie</w:t>
+                <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA 2023 - 54th International Simulation And Gaming Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Becu, Jul 2023, La Rochelle, France. pp.612-614</w:t>
+              <w:t xml:space="preserve">ISAGA, Simulation and Gaming for Social and Environmental Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.355-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009298v1</w:t>
+                <w:t xml:space="preserve">hal-05011448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serendipity and role-playing game in the Bolivian Altiplano: the Sumak Kawsay game to support local development reflection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A game to understand changing commons in the Bolivian Altiplano: what future for communities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathéo Thorin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA, Simulation and Gaming for Social and Environmental Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.355-369</w:t>
+              <w:t xml:space="preserve">ISAGA 2023 - 54th International Simulation And Gaming Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Becu, Jul 2023, La Rochelle, France. pp.612-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011448v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumak Kawsay : arriverez-vous à survivre sur l'altiplano ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William's Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polytech Lille, Jun 2022, Lille, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -721,77 +721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer, jouer encore... malgré la pandémie, la pauvreté et la destruction du lac Poopó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéo Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05009250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Laborie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Thorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16132-300321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Gouic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Thorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dare" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16132-300321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05009250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laborie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Gouic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>