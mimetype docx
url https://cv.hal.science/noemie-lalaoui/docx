--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -788,291 +788,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticle-based supramolecular approach for dye-sensitized H 2 -evolving photocathodes</w:t>
+                <w:t xml:space="preserve">Nitrobenzoic acid-functionalized gold nanoparticles: DET promoter of multicopper oxidases and electrocatalyst for NAD-dependent glucose dehydrogenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdellah</w:t>
+                <w:t xml:space="preserve">Kilian Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly L Materna</w:t>
+                <w:t xml:space="preserve">Ilyass Ghandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Xu</w:t>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haining Tian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.139894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2DT02798D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.139894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812035v1</w:t>
+                <w:t xml:space="preserve">hal-03812046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrobenzoic acid-functionalized gold nanoparticles: DET promoter of multicopper oxidases and electrocatalyst for NAD-dependent glucose dehydrogenase</w:t>
+                <w:t xml:space="preserve">Gold nanoparticle-based supramolecular approach for dye-sensitized H 2 -evolving photocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Gentil</w:t>
+                <w:t xml:space="preserve">Mohamed Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyass Ghandari</w:t>
+                <w:t xml:space="preserve">Kelly L Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
+                <w:t xml:space="preserve">Bo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giroud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haining Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 408, pp.139894. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.139894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2DT02798D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812046v1</w:t>
+                <w:t xml:space="preserve">hal-03812035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically‐driven reduction of carbon dioxide mediated by mono‐reduced Mo‐diimine tetracarbonyl complexes: electrochemical, spectroelectrochemical and theoretical studies</w:t>
               </w:r>
@@ -1320,429 +1320,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Designs and Structural Investigations of Biomimetic Ni–Fe Thiolates</w:t>
+                <w:t xml:space="preserve">Redox and “Antioxidant” Properties of Fe 2 (μ-SH) 2 (CO) 4 (PPh 3 ) 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debashis Basu</w:t>
+                <w:t xml:space="preserve">Husain Kagalwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Spencer Bailey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+                <w:t xml:space="preserve">Qian-Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casseday Richers</w:t>
+                <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.2430-2443. </w:t>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.2761-2769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485811v1</w:t>
+                <w:t xml:space="preserve">hal-02485326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox and “Antioxidant” Properties of Fe 2 (μ-SH) 2 (CO) 4 (PPh 3 ) 2</w:t>
+                <w:t xml:space="preserve">Synthetic Designs and Structural Investigations of Biomimetic Ni− Fe Thiolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husain Kagalwala</w:t>
+                <w:t xml:space="preserve">Debashis Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spencer Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toby Woods</w:t>
+                <w:t xml:space="preserve">Casseday P Richers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby J Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.2761-2769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03344⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485326v1</w:t>
+                <w:t xml:space="preserve">hal-02327330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Designs and Structural Investigations of Biomimetic Ni− Fe Thiolates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Synthetic Designs and Structural Investigations of Biomimetic Ni–Fe Thiolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debashis Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spencer Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toby J Woods</w:t>
+                <w:t xml:space="preserve">Casseday Richers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.2430-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327330v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube-based flexible biocathode for enzymatic biofuel cells by spray coating</w:t>
               </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (7), pp.1845-1849. </w:t>
@@ -2241,730 +2241,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic versus Electrocatalytic Oxidation of NADH at Carbon-Nanotube Electrodes Modified with Glucose Dehydrogenases: Application in a Bucky-Paper-Based Glucose Enzymatic Fuel Cell</w:t>
+                <w:t xml:space="preserve">Direct Electron Transfer between a Site-Specific Pyrene-Modified Laccase and Carbon Nanotube/Gold Nanoparticle Supramolecular Assemblies for Bioelectrocatalytic Dioxygen Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Means</w:t>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charuksha Walgama</w:t>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Le goff</w:t>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Holzinger</w:t>
+                <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (12), pp.2058 - 2062. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.1894 - 1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201600545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644636v1</w:t>
+                <w:t xml:space="preserve">hal-01644589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmium(II) Complexes Bearing Chelating N-Heterocyclic Carbene and Pyrene-Modified Ligands: Surface Electrochemistry and Electron Transfer Mediation of Oxygen Reduction by Multicopper Enzymes</w:t>
+                <w:t xml:space="preserve">Enzymatic versus Electrocatalytic Oxidation of NADH at Carbon-Nanotube Electrodes Modified with Glucose Dehydrogenases: Application in a Bucky-Paper-Based Glucose Enzymatic Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Means</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+                <w:t xml:space="preserve">Charuksha Walgama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Philouze</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00508⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (12), pp.2058 - 2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201600545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644710v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosting Adamantane in the Substrate Pocket of Laccase: Direct Bioelectrocatalytic Reduction of O 2 on Functionalized Carbon Nanotubes</w:t>
+                <w:t xml:space="preserve">Osmium(II) Complexes Bearing Chelating N-Heterocyclic Carbene and Pyrene-Modified Ligands: Surface Electrochemistry and Electron Transfer Mediation of Oxygen Reduction by Multicopper Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (17), pp.2987 - 2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644668v1</w:t>
+                <w:t xml:space="preserve">hal-01644710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazonium Functionalisation of Carbon Nanotubes for Specific Orientation of Multicopper Oxidases: Controlling Electron Entry Points and Oxygen Diffusion to the Enzyme</w:t>
+                <w:t xml:space="preserve">Hosting Adamantane in the Substrate Pocket of Laccase: Direct Bioelectrocatalytic Reduction of O 2 on Functionalized Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601377⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.4259 - 4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01644580v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Electron Transfer between a Site-Specific Pyrene-Modified Laccase and Carbon Nanotube/Gold Nanoparticle Supramolecular Assemblies for Bioelectrocatalytic Dioxygen Reduction</w:t>
+                <w:t xml:space="preserve">Diazonium Functionalisation of Carbon Nanotubes for Specific Orientation of Multicopper Oxidases: Controlling Electron Entry Points and Oxygen Diffusion to the Enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (30), pp.10494 - 10500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644589v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year stability for a glucose/oxygen biofuel cell combined with pH reactivation of the laccase/carbon nanotube biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.73 - 76. </w:t>
@@ -3079,90 +3079,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiring Laccase on Covalently Modified Graphene: Carbon Nanotube Assemblies for the Direct Bio-electrocatalytic Reduction of Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (8), pp.3198 - 3201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp. 7447-7450. </w:t>
@@ -3355,77 +3355,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Oriented Bilirubin Oxidase on Porphyrin-Functionalized Carbon Nanotube Electrodes for Electrocatalytic Oxygen Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (47), pp.16868 - 16873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3611,303 +3611,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Immobilization of Laccase on Carbon Nanotube Electrodes Functionalized with (Methylpyrenylaminomethyl)anthraquinone for Direct Electron Reduction of Oxygen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient direct oxygen reduction by laccases attached and oriented on pyrene-functionalized polypyrrole/carbon nanotube electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Bourourou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201301043⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (81), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CC44994G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653054v1</w:t>
+                <w:t xml:space="preserve">hal-01652623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient direct oxygen reduction by laccases attached and oriented on pyrene-functionalized polypyrrole/carbon nanotube electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular Immobilization of Laccase on Carbon Nanotube Electrodes Functionalized with (Methylpyrenylaminomethyl)anthraquinone for Direct Electron Reduction of Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (28), pp.9371 - 9375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CC44994G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652623v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3951,51 +3951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Haurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Haurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,51 +4262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Haurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4836,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Chaigne-Tarlotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L Materna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Tian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT02798D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gentil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Ghandari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Materna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laureanti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Walsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Pettersson Rimgard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Basu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spencer Bailey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday Richers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Woods" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02991" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Kagalwala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Li Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03344" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday P Richers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby J Woods" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Tahar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Romdhane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianli Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rauchfuss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Arrigoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zampella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dutta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611532" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Means" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuksha Walgama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600545" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFBGPQTF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00508" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601377" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL640MG0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSDX0KBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02166a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FD08A2B4581B1E2DF8572E745B119B095D87FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mavr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302979" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/000C858944EF1CA3B89527AB8DC6BF1C283536CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NNPPMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC44994G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Haurez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAI110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Chaigne-Tarlotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gentil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Ghandari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L Materna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT02798D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Materna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laureanti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Walsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Pettersson Rimgard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Kagalwala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Li Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Woods" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03344" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Basu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spencer Bailey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday P Richers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby J Woods" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02991" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday Richers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Tahar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Romdhane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianli Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rauchfuss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Arrigoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zampella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dutta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611532" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Means" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuksha Walgama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600545" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFBGPQTF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00508" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00797" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL640MG0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSDX0KBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02166a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FD08A2B4581B1E2DF8572E745B119B095D87FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mavr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302979" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/000C858944EF1CA3B89527AB8DC6BF1C283536CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC44994G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NNPPMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Haurez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAI110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>