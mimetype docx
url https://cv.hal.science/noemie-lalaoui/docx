--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -118,295 +118,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Photo-Driven H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Production with a Bio-Inspired NiFe Complex: Revealing an Unexpected Hydrogen Atom Source</w:t>
+                <w:t xml:space="preserve">Trifluoroborate-appended cyclen complexes of paramagnetic transition metals (Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;) as fast-relaxing &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F MRI probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Suarez-Antuna</w:t>
+                <w:t xml:space="preserve">Charline Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesca Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Molton</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (25), pp.21451-21458. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.13053-13056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c01329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01834j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295965v1</w:t>
+                <w:t xml:space="preserve">hal-05237140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoroborate-appended cyclen complexes of paramagnetic transition metals (Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;) as fast-relaxing &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F MRI probes</w:t>
+                <w:t xml:space="preserve">Unraveling Photo-Driven H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Production with a Bio-Inspired NiFe Complex: Revealing an Unexpected Hydrogen Atom Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Sire</w:t>
+                <w:t xml:space="preserve">Irene Suarez-Antuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Garello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+                <w:t xml:space="preserve">Emilien Chaigne-Tarlotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon Merceron</w:t>
+                <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54, pp.13053-13056. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (25), pp.21451-21458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt01834j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c01329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237140v1</w:t>
+                <w:t xml:space="preserve">hal-05295965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Selective Electroreduction of CO2 to CO by a Quaterpyridine Molecular Copper Complex Immobilized onto Carbon</w:t>
               </w:r>
@@ -660,64 +660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Electronic and Molecular Structures of Bioinspired Heterodinuclear NiFe Catalyst for Enhanced Catalytic H 2 Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Suarez-Antuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -794,51 +794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrobenzoic acid-functionalized gold nanoparticles: DET promoter of multicopper oxidases and electrocatalyst for NAD-dependent glucose dehydrogenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -924,51 +924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold nanoparticle-based supramolecular approach for dye-sensitized H 2 -evolving photocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Álvarez-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1205,51 +1205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Surface Amide Couplings to Assemble Photocathodes for Solar Fuel Production Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Laureanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1339,51 +1339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox and “Antioxidant” Properties of Fe 2 (μ-SH) 2 (CO) 4 (PPh 3 ) 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Kagalwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian-Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debashis Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spencer Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casseday P Richers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debashis Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spencer Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casseday Richers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,51 +1875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Rich, Diiron Bis(monothiolato) Carbonyls: C–S Bond Homolysis in a Mixed Valence Diiron Dithiolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Borane σ Complex of a Diiron Dithiolate: Model for an Elusive Dihydrogen Adduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-Nanotube-Supported Bio-Inspired Nickel Catalyst and Its Integration in Hybrid Hydrogen/Air Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Electron Transfer between a Site-Specific Pyrene-Modified Laccase and Carbon Nanotube/Gold Nanoparticle Supramolecular Assemblies for Bioelectrocatalytic Dioxygen Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic versus Electrocatalytic Oxidation of NADH at Carbon-Nanotube Electrodes Modified with Glucose Dehydrogenases: Application in a Bucky-Paper-Based Glucose Enzymatic Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Means</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmium(II) Complexes Bearing Chelating N-Heterocyclic Carbene and Pyrene-Modified Ligands: Surface Electrochemistry and Electron Transfer Mediation of Oxygen Reduction by Multicopper Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting Adamantane in the Substrate Pocket of Laccase: Direct Bioelectrocatalytic Reduction of O 2 on Functionalized Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazonium Functionalisation of Carbon Nanotubes for Specific Orientation of Multicopper Oxidases: Controlling Electron Entry Points and Oxygen Diffusion to the Enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,51 +3066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiring Laccase on Covalently Modified Graphene: Carbon Nanotube Assemblies for the Direct Bio-electrocatalytic Reduction of Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A membraneless air-breathing hydrogen biofuel cell based on direct wiring of thermostable enzymes on carbon nanotube electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne De Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,51 +3342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Oriented Bilirubin Oxidase on Porphyrin-Functionalized Carbon Nanotube Electrodes for Electrocatalytic Oxygen Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylian Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mavré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient direct oxygen reduction by laccases attached and oriented on pyrene-functionalized polypyrrole/carbon nanotube electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,51 +3773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,51 +3938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Reduction of CO2 to CH4 by Copper Nanoparticles Generated from a Cu-EDTA Pre-Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Haurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,51 +4046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired Catalyst Design for Small Molecule Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBic webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4128,51 +4128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Reduction of CO2 to CH4 by Copper Nanoparticles Generated from a Cu-EDTA Pre-Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Haurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Reduction of CO2 to CH4 by Copper Nanoparticles Generated from a Cu-EDTA Pre-Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Haurez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,195 +4351,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired metal thiolate complexes for small molecule activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tuning Electronic and Molecular Structures of Bio-Inspired Heterodinuclear NiFe Catalysts for Enhanced Catalytic H2 Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex Arcane Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237450v1</w:t>
+                <w:t xml:space="preserve">hal-05237456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Electronic and Molecular Structures of Bio-Inspired Heterodinuclear NiFe Catalysts for Enhanced Catalytic H2 Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired metal thiolate complexes for small molecule activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">Labex Arcane Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237456v1</w:t>
+                <w:t xml:space="preserve">hal-05237450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold nanoparticle-based supramolecular approach for dye-sensitized H2-evolving photocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème journée GDR solar fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4596,51 +4596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction bioélectrocatalytique du dioxygène par des enzymes à cuivres connectées sur des électrodes nanostructurées et fonctionnalisées : intégration aux biopiles enzymatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Grenoble Alpes, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAI110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4836,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Chaigne-Tarlotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gentil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Ghandari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L Materna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT02798D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Materna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laureanti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Walsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Pettersson Rimgard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Kagalwala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Li Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Woods" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03344" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Basu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spencer Bailey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday P Richers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby J Woods" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02991" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday Richers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Tahar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Romdhane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianli Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rauchfuss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Arrigoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zampella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dutta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611532" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Means" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuksha Walgama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600545" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFBGPQTF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00508" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00797" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL640MG0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSDX0KBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02166a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FD08A2B4581B1E2DF8572E745B119B095D87FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mavr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302979" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/000C858944EF1CA3B89527AB8DC6BF1C283536CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC44994G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NNPPMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Haurez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAI110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Chaigne-Tarlotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gentil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Ghandari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.139894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L Materna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT02798D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Materna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laureanti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Walsh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Pettersson Rimgard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Kagalwala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Li Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Woods" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03344" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Basu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spencer Bailey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday P Richers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby J Woods" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02991" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casseday Richers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Tahar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Romdhane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianli Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rauchfuss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Arrigoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zampella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dutta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611532" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Means" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuksha Walgama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600545" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFBGPQTF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00508" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00797" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL640MG0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSDX0KBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc02166a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FD08A2B4581B1E2DF8572E745B119B095D87FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mavr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302979" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/000C858944EF1CA3B89527AB8DC6BF1C283536CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC44994G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NNPPMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Haurez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237450v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAI110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>