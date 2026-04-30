--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -750,187 +750,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être parents de jeunes sportifs de haut niveau: un véritable défi</w:t>
+                <w:t xml:space="preserve">The gap between athletes’ and parents’ perceptions of parental practices: The role of gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.102296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655690v1</w:t>
+                <w:t xml:space="preserve">hal-03794302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gap between athletes’ and parents’ perceptions of parental practices: The role of gender</w:t>
+                <w:t xml:space="preserve">Être parents de jeunes sportifs de haut niveau: un véritable défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réflexions Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03794302v1</w:t>
+                <w:t xml:space="preserve">hal-03655690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated mindfulness and acceptance-based program for young elite female basketball players: Exploratory study of how it works and for whom it works best</w:t>
               </w:r>
@@ -1027,343 +1027,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the impact of the COVID-19 outbreak: Are some athletes’ coping profiles more adaptive than others?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pété</w:t>
+                <w:t xml:space="preserve">Basic psychological need profiles among adolescent athletes in intensive training settings: Relationships with sport burnout and engagement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Leprince</w:t>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Doron</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2021.1873422⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298320v1</w:t>
+                <w:t xml:space="preserve">hal-03242609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic psychological need profiles among adolescent athletes in intensive training settings: Relationships with sport burnout and engagement.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+                <w:t xml:space="preserve">Dealing with the impact of the COVID-19 outbreak: Are some athletes’ coping profiles more adaptive than others?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Chloé Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/str0000226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2021.1873422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242609v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding parent stressors and coping experiences in elite sports contexts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.390-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1410,77 +1410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental behaviours and motivational processes among adolescent athletes in intensive training centres: A profile approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.101708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1644,77 +1644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between elite adolescent athletes' perceptions of parental behaviors and their motivational processes: Does sex matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1787,64 +1787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1904,64 +1904,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal trajectories of emotions among young athletes involving in intense training centres: Do emotional intelligence and emotional regulation matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,90 +2034,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35, pp.198-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,64 +2177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2307,385 +2307,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être parents de jeunes sporti.ve.s: un véritable défi</w:t>
+                <w:t xml:space="preserve">Être un.e proche de sportive de haut niveau : un véritable défi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire cadres techniques nationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAJES, Oct 2024, Voiron, France</w:t>
+              <w:t xml:space="preserve">Week-end pour les proches des joueuses de l’équipe de France féminine de rugby à 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de rugby, May 2024, Marcoussis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938281v1</w:t>
+                <w:t xml:space="preserve">hal-04938153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner son enfant dans son double projet</w:t>
+                <w:t xml:space="preserve">Être parents de jeunes sporti.ve.s: un véritable défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Championnat de France de skateboard en bowl</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Chelles, France</w:t>
+              <w:t xml:space="preserve">Séminaire cadres techniques nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAJES, Oct 2024, Voiron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938244v1</w:t>
+                <w:t xml:space="preserve">hal-04938281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner son enfant dans son double projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Championnat de France de skateboard en street</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ploughstel-Daoulas, France</w:t>
+              <w:t xml:space="preserve">Championnat de France de skateboard en bowl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Chelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938254v1</w:t>
+                <w:t xml:space="preserve">hal-04938244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication between coaches and parents: Which strategies to implement best?</w:t>
+                <w:t xml:space="preserve">Accompagner son enfant dans son double projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Championnat de France de skateboard en street</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ploughstel-Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914152v1</w:t>
+                <w:t xml:space="preserve">hal-04938254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être un.e proche de sportive de haut niveau : un véritable défi !</w:t>
+                <w:t xml:space="preserve">Communication between coaches and parents: Which strategies to implement best?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week-end pour les proches des joueuses de l’équipe de France féminine de rugby à 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de rugby, May 2024, Marcoussis, France</w:t>
+              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938153v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des leaders dans le processus de coping collectif : une analyse de réseaux sociaux dans le hockey sur glace d’élite</w:t>
               </w:r>
@@ -3019,204 +3019,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation psychologique face aux exigences physiques et mentales de l’entrainement: une étude longitudinale au cours d’une saison sportive chez des escrimeurs élites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment gérer mes émotions dans l’accompagnement de mon enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
+              <w:t xml:space="preserve">Journées de rentrée Centre Inter-régional d’Entraînement Comité de Ski Alpes Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Briançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913355v1</w:t>
+                <w:t xml:space="preserve">hal-04937936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gérer mes émotions dans l’accompagnement de mon enfant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’adaptation psychologique face aux exigences physiques et mentales de l’entrainement: une étude longitudinale au cours d’une saison sportive chez des escrimeurs élites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de rentrée Centre Inter-régional d’Entraînement Comité de Ski Alpes Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Briançon, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937936v1</w:t>
+                <w:t xml:space="preserve">hal-04913355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner son enfant dans son double projet</w:t>
               </w:r>
@@ -3582,51 +3582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de coping des athlètes compétiteurs en réponse à l’impact du premier confinement lié à la crise de la COVID-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,312 +3671,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415413v1</w:t>
+                <w:t xml:space="preserve">hal-04043492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043492v1</w:t>
+                <w:t xml:space="preserve">hal-02415413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between parental behavior profiles, athletes' motivation, and basic psychological needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4014,64 +4014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th FEPSAC European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4109,64 +4109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents des jeunes footballeuses évoluant au sein des filières d’accession au haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Football and Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,64 +4217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4351,64 +4351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4459,64 +4459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4554,51 +4554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative sport psychology program for parents in youth high-level sport context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4649,77 +4649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressors parents experiences in high-level sport context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4770,64 +4770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,51 +4878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental profiles and their effects on elite adolescent athletes' self-determination theory variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ISSP world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4960,64 +4960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5055,64 +5055,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5150,64 +5150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental behaviors in sport context : divergences between athletes and parents'perceptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of the ACAPS (Association of Reseachers in Physical an Sporting Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5245,77 +5245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Parental Involvement in Sport Questionnaire » : un test d’invariance multi-groupe pour les comportements du père vs. de la mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5353,77 +5353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three wave design: reciprocal relationships between motivation and basic psychological needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5474,64 +5474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques de jeunes sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,77 +5582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,64 +5882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5971,204 +5971,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A tree wave design : reciprocal relationship between motivation and basic psychological needs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th FEPSAC European Congress of Sport Psychology</w:t>
+              <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173179v1</w:t>
+                <w:t xml:space="preserve">hal-03681547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance différenciée des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques des jeunes sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6200,135 +6187,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tree wave design : reciprocal relationship between motivation and basic psychological needs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
+              <w:t xml:space="preserve">14th FEPSAC European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681547v1</w:t>
+                <w:t xml:space="preserve">hal-04173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6359,51 +6359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être un « bon » parent de sportif : Qu’est-ce que cela implique et comment le devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294782206</w:t>
@@ -6432,51 +6432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents de jeunes sportif.ves de haut niveau : Étude de cas au sein de pôles espoirs et de centres de formation de sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6707,51 +6707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="762D3037"/>
+    <w:nsid w:val="B95C653D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6938,51 +6938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-lienhart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7272-4030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2026.103064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie P&#233;t&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.103059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2024-0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Eckardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Dorsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Maurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bracco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2023-0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03655690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03902444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goisbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leprince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2021.1873422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1829716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Teillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1227" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-lienhart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7272-4030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2026.103064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie P&#233;t&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.103059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2024-0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Eckardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Dorsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Maurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bracco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2023-0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03655690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03902444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goisbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leprince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2021.1873422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1829716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Teillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1227" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>