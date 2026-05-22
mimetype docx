--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2115,73 +2115,85 @@
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35, pp.198-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: The Role of Basic Psychological Needs Satisfaction and Thwarting in the Profiles of Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2226,70 +2238,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (4), pp.186-195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2299,573 +2311,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être un.e proche de sportive de haut niveau : un véritable défi !</w:t>
+                <w:t xml:space="preserve">Être parents de jeunes sporti.ve.s: un véritable défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week-end pour les proches des joueuses de l’équipe de France féminine de rugby à 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de rugby, May 2024, Marcoussis, France</w:t>
+              <w:t xml:space="preserve">Séminaire cadres techniques nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAJES, Oct 2024, Voiron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938153v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être parents de jeunes sporti.ve.s: un véritable défi</w:t>
+                <w:t xml:space="preserve">Accompagner son enfant dans son double projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire cadres techniques nationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAJES, Oct 2024, Voiron, France</w:t>
+              <w:t xml:space="preserve">Championnat de France de skateboard en bowl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Chelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938281v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner son enfant dans son double projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Championnat de France de skateboard en bowl</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Chelles, France</w:t>
+              <w:t xml:space="preserve">Championnat de France de skateboard en street</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ploughstel-Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938244v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner son enfant dans son double projet</w:t>
+                <w:t xml:space="preserve">Communication between coaches and parents: Which strategies to implement best?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Championnat de France de skateboard en street</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ploughstel-Daoulas, France</w:t>
+              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938254v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication between coaches and parents: Which strategies to implement best?</w:t>
+                <w:t xml:space="preserve">Être un.e proche de sportive de haut niveau : un véritable défi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Week-end pour les proches des joueuses de l’équipe de France féminine de rugby à 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de rugby, May 2024, Marcoussis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914152v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des leaders dans le processus de coping collectif : une analyse de réseaux sociaux dans le hockey sur glace d’élite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être parents de jeunes sporti.ve.s: un véritable défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes de la Société Française de Psychologie du sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
+              <w:t xml:space="preserve">Séminaire équipe technique régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue Auvergne Rhône Alpes Rugby, Jun 2024, Chaponnay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921379v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être parents de jeunes sporti.ve.s: un véritable défi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place des leaders dans le processus de coping collectif : une analyse de réseaux sociaux dans le hockey sur glace d’élite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire équipe technique régionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ligue Auvergne Rhône Alpes Rugby, Jun 2024, Chaponnay, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes de la Société Française de Psychologie du sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938261v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de stress et stratégies de coping chez les adolescent·e·s investi·e·s dans une pratique sportive intensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2894,73 +2906,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing together: Are identity leaders important in the communal coping process? A social network perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2989,319 +3001,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Social Identity in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gérer mes émotions dans l’accompagnement de mon enfant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’adaptation psychologique face aux exigences physiques et mentales de l’entrainement: une étude longitudinale au cours d’une saison sportive chez des escrimeurs élites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de rentrée Centre Inter-régional d’Entraînement Comité de Ski Alpes Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Briançon, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937936v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation psychologique face aux exigences physiques et mentales de l’entrainement: une étude longitudinale au cours d’une saison sportive chez des escrimeurs élites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment gérer mes émotions dans l’accompagnement de mon enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
+              <w:t xml:space="preserve">Journées de rentrée Centre Inter-régional d’Entraînement Comité de Ski Alpes Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Briançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913355v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner son enfant dans son double projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de rentrée Centre Inter-régional d’Entraînement Comité de Ski Alpes Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Briançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come together: exploring communal coping process within sports teams in realistic settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3356,142 +3368,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental practices and elite athlete’s mental health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th FEPSAC European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEPSAC, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory study of how an integrated mindfulness and acceptance-based program works and for whom it works best.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3533,73 +3545,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th FEPSAC European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEPSAC, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de coping des athlètes compétiteurs en réponse à l’impact du premier confinement lié à la crise de la COVID-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3641,289 +3653,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of SFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPS, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043492v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415413v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between parental behavior profiles, athletes' motivation, and basic psychological needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3965,73 +3977,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4060,73 +4072,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th FEPSAC European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents des jeunes footballeuses évoluant au sein des filières d’accession au haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4155,73 +4167,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Football and Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4276,100 +4288,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,73 +4409,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’intelligence émotionnelle et de la régulation émotionnelle sur les trajectoires émotionnelles des jeunes athlètes en centres d’entraînement intensif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4518,73 +4530,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative sport psychology program for parents in youth high-level sport context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4600,181 +4612,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressors parents experiences in high-level sport context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la satisfaction et de la frustration des besoins psychologiques fondamentaux sur les profils motivationnels des jeunes athlètes en centres d'entra\ⁱnement intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4829,73 +4841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental profiles and their effects on elite adolescent athletes' self-determination theory variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4911,73 +4923,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ISSP world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5006,73 +5018,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5101,73 +5113,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental behaviors in sport context : divergences between athletes and parents'perceptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5196,73 +5208,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of the ACAPS (Association of Reseachers in Physical an Sporting Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Parental Involvement in Sport Questionnaire » : un test d’invariance multi-groupe pour les comportements du père vs. de la mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5317,73 +5329,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three wave design: reciprocal relationships between motivation and basic psychological needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5425,73 +5437,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques de jeunes sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5546,73 +5558,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5667,51 +5679,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5721,51 +5733,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring communal coping in teams sports: Key variables influencing collective stress response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5820,73 +5832,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5941,442 +5953,442 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tree wave design : reciprocal relationship between motivation and basic psychological needs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance différenciée des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques des jeunes sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">French Society of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681547v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance différenciée des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques des jeunes sportifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Society of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">14th FEPSAC European Congress of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682013v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tree wave design : reciprocal relationship between motivation and basic psychological needs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th FEPSAC European Congress of Sport Psychology</w:t>
+              <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173179v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être un « bon » parent de sportif : Qu’est-ce que cela implique et comment le devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6396,73 +6408,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294782206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents de jeunes sportif.ves de haut niveau : Étude de cas au sein de pôles espoirs et de centres de formation de sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6478,51 +6490,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 cas pratiques en psychologie du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6532,114 +6544,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et accompagner les mères et les pères d'adolescents sportifs de haut niveau : quelles répercussions sur les ressources psychologiques des sportifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSE1227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02003808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6707,51 +6719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B95C653D"/>
+    <w:nsid w:val="74058DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6938,51 +6950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-lienhart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7272-4030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2026.103064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie P&#233;t&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.103059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2024-0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Eckardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Dorsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Maurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bracco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2023-0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03655690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03902444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goisbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leprince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2021.1873422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1829716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Teillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1227" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-lienhart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7272-4030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Varenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2026.103064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie P&#233;t&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.103059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2024-0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Eckardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Dorsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Maurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bracco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2023-0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03655690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03902444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goisbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leprince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2021.1873422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1829716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMD2P48M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Teillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1227" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>