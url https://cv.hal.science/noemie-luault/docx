--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -100,174 +100,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre ville et montagne : premiers jalons pour une étude de l'habitat de hauteur en Cerdagne (Pyrénées-Orientales, Ve-VIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Luault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37-38, pp.291-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre ville et montagne : habitat, peuplement et terroirs dans les Pyrénées de l’Est de l’Antiquité tardive au Moyen Âge (Cerdagne, IIIe-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25.2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.18662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.18662⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03839085v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01931239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roc del Castelló : (re)découverte d'un site de hauteur dans la vallée de Carol</w:t>
               </w:r>
@@ -424,235 +424,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources minérales et végétales de la Cerdagne orientale. Bois, mines, fours à chaux, charbonnières et sites de transformation des minerais. L’apport de l’archéologie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender les dynamiques agraires dans une région de montagne, la Cerdagne : état des lieux (Antiquité tardive/Haut Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treballs d'Arqueologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Treballs d’Arqueologia, 21, pp.65-76. </w:t>
+              <w:t xml:space="preserve">, 2017, 21, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/tda.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources minérales et végétales de la Cerdagne orientale. Bois, mines, fours à chaux, charbonnières et sites de transformation des minerais. L’apport de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/rev/tda.60⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Denis Crabol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treballs d'Arqueologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21, pp.49-64. </w:t>
+              <w:t xml:space="preserve">, 2017, Treballs d’Arqueologia, 21, pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/rev/tda.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5565/rev/tda.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930163v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -765,64 +765,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El poblament rural tardà a l’Alta Cerdanya : la Coma Peronella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Aliaga i Rodrigo; Carles Gascón Chopo; Oriol Mercadal i Fernández. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Història de la Cerdanya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1258,151 +1258,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille programmée à La Coume Païrounell (juin-juillet 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Luault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Occitanie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospections inventaire, communes de Cerdagne (avril et octobre 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Occitanie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835583v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03835578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contextes des Ve-VIe siècles en Cerdagne</w:t>
               </w:r>
@@ -2031,187 +2031,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prospections sur les communes du nord-est de la Cerdagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Luault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Olesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°32, pp.49-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angoustrine-Villeneuve-Les-Escaldes (Pyrénées-Orientales), La Coume Païrounell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°47, pp.140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.6797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.6797⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03834286v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01932702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angoustrine-Villeneuve-Les-Escaldes. La Coume Païrounell</w:t>
               </w:r>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières données sur la fouille des courtaous du Hourc (Lesponne, Bagnères-de-Bigorre), au sein du PCR Pyrénées Habiter la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée départementale de l'archéologie des Hautes-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Régional de l'Archéologie d'Occitanie et Archives Départementales des Hautes-Pyrénées, Oct 2024, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3330,165 +3330,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arqueología de montaña en los Pirineos: el caso de la Cerdaña entre el fin de la Antigüedad y la Edad Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Luault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario del Grupo de Investigación en Patrimonio y Paisajes Culturales (Vitoria, Universidad del País Vasco, 22 novembre 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vitoria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peuplement et terroirs de montagne entre Antiquité et Moyen Âge : un modèle en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude-atelier du réseau ISA, Information Spatiale et Archéologie. Modélisation conceptuelle et élaboration de bases de données à référence spatiale en archéologie et en histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932858v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01932864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques territoriales en Cerdagne entre Antiquité tardive et Moyen Âge (IIIe-XIIe s.)</w:t>
               </w:r>
@@ -3781,51 +3781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Luault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Balent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.60" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.68" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/wp-content/uploads/2021/08/BAFAM-2017-41.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://llibreria.diba.cat/cat/llibre/historia-de-la-cerdanya_65418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Olesti Vila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10687/422100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10687/136724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03518953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Olesti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16865" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6797" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7536" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Luault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Balent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.68" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.60" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/wp-content/uploads/2021/08/BAFAM-2017-41.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://llibreria.diba.cat/cat/llibre/historia-de-la-cerdanya_65418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Olesti Vila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10687/422100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10687/136724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03518953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Olesti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16865" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6797" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7536" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>