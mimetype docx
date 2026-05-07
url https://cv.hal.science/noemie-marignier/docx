--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -1217,230 +1217,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01954650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction #2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Gay ou pas gay ? » Panique énonciative sur le forum jeuxvideo.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.3964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01954644v1</w:t>
+                <w:t xml:space="preserve">hal-01702388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gay ou pas gay ? » Panique énonciative sur le forum jeuxvideo.com</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction #2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Katsiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, https://www.revue-glad.org/567#</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702388v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLAD! revue féministe et indisciplinée. Un projet scientifique, éditorial et politique</w:t>
               </w:r>
@@ -1452,77 +1452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Katsiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.[En ligne]. </w:t>
@@ -2195,51 +2195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.184.0182" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.8319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.170.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cdclsl.2019.91" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.152.0041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.184.0182" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.8319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.170.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cdclsl.2019.91" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.152.0041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>