--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -100,183 +100,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction discursive des corps : enjeux et problèmes pour une approche croisée entre l’analyse du discours et les études de genre</w:t>
+                <w:t xml:space="preserve">L’« ampleur de l’erreur d’Austin » Performativité et approches sociales du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, </w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 184 (1), pp.181-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14rwd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ls.184.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308578v1</w:t>
+                <w:t xml:space="preserve">hal-05308586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« ampleur de l’erreur d’Austin » Performativité et approches sociales du langage</w:t>
+                <w:t xml:space="preserve">La construction discursive des corps : enjeux et problèmes pour une approche croisée entre l’analyse du discours et les études de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 184 (1), pp.181-192. </w:t>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.184.0182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14rwd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308586v1</w:t>
+                <w:t xml:space="preserve">hal-05308578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Est-ce un viol ? » Catégoriser les violences sexuelles dans les récits ordinaires</w:t>
               </w:r>
@@ -650,239 +650,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction #6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les savoirs sur les pratiques langagières féministes et LGBTQI entre académie et militantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glad.1583⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de l'ILSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/la.cdclsl.2019.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850225v1</w:t>
+                <w:t xml:space="preserve">hal-02165401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs sur les pratiques langagières féministes et LGBTQI entre académie et militantisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction #6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ILSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/la.cdclsl.2019.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/glad.1583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165401v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prolifération des catégories de l’identité sexuelle : enjeux politico-discursifs</w:t>
               </w:r>
@@ -946,77 +946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a peur de l'écriture inclusive? Entre délire eschatologique et peur d'émasculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sur les hétérosexualités au prisme du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1217,312 +1217,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01954650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gay ou pas gay ? » Panique énonciative sur le forum jeuxvideo.com</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction #2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Katsiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, https://www.revue-glad.org/567#</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702388v1</w:t>
+                <w:t xml:space="preserve">halshs-01954644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction #2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Gay ou pas gay ? » Panique énonciative sur le forum jeuxvideo.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.3964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01954644v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLAD! revue féministe et indisciplinée. Un projet scientifique, éditorial et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Katsiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.[En ligne]. </w:t>
@@ -1739,64 +1739,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre : lieu discursif de l’hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1834,51 +1834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et dédire les hétérosexualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,51 +2195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.184.0182" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.8319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.170.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cdclsl.2019.91" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.152.0041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.184.0182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.8319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.170.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cdclsl.2019.91" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.152.0041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>