--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1131,319 +1131,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Dynamics and Spatial Heterogeneity of Soil Bacterial Communities Under Different Crop Residue Management</w:t>
+                <w:t xml:space="preserve">In situ dynamics of microbial communities during decomposition of wheat, rape, and alfalfa residues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Bastian</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60 (2), pp.291 - 303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9648-z⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 60 (4), pp.816-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9705-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862583v1</w:t>
+                <w:t xml:space="preserve">hal-00542893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ dynamics of microbial communities during decomposition of wheat, rape, and alfalfa residues.</w:t>
+                <w:t xml:space="preserve">In Situ Dynamics and Spatial Heterogeneity of Soil Bacterial Communities Under Different Crop Residue Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Fabiola Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Sarr</w:t>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60 (4), pp.816-828. </w:t>
+              <w:t xml:space="preserve">, 2010, 60 (2), pp.291 - 303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9705-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9648-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542893v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential copper impact on density, diversity and resistance of adapted culturable bacterial populations according to soil organic status</w:t>
               </w:r>
@@ -1964,527 +1964,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749915v1</w:t>
+                <w:t xml:space="preserve">hal-02748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748180v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil bacterial populations involved in degradation of 13c-labelled wheat, rape and alfalfa residue as estimated by DNA-SIP technique</w:t>
+                <w:t xml:space="preserve">Influence de la qualité biochimique des résidus végétaux sur les processus de minéralisation et les communautés bactériennes impliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751068v1</w:t>
+                <w:t xml:space="preserve">hal-02751126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la qualité biochimique des résidus végétaux sur les processus de minéralisation et les communautés bactériennes impliquées</w:t>
+                <w:t xml:space="preserve">Dynamics of soil bacterial populations involved in degradation of 13c-labelled wheat, rape and alfalfa residue as estimated by DNA-SIP technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">BAGECO 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751126v1</w:t>
+                <w:t xml:space="preserve">hal-02751068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du statut organique des sols pollués sur la dynamique et l'impact du cuivre sur les communautés microbiennes</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,51 +3062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A972C34"/>
+    <w:nsid w:val="5C400DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3293,51 +3293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-pascault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1344-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15086096X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9783-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9705-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZNH8GLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V1Z97ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. H. Lejon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-pascault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1344-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15086096X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9783-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9705-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZNH8GLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V1Z97ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. H. Lejon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>