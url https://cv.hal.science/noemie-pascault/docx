--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1964,277 +1964,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748180v1</w:t>
+                <w:t xml:space="preserve">hal-02749915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749915v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la qualité biochimique des résidus végétaux sur les processus de minéralisation et les communautés bactériennes impliquées</w:t>
               </w:r>
@@ -3062,51 +3062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C400DDE"/>
+    <w:nsid w:val="297E0823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3293,51 +3293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-pascault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1344-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15086096X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9783-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9705-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZNH8GLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V1Z97ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. H. Lejon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-pascault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1344-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15086096X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9783-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9705-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZNH8GLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V1Z97ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. H. Lejon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>