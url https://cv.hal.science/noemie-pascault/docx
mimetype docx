--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1964,277 +1964,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749915v1</w:t>
+                <w:t xml:space="preserve">hal-02748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748180v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la qualité biochimique des résidus végétaux sur les processus de minéralisation et les communautés bactériennes impliquées</w:t>
               </w:r>
@@ -3062,51 +3062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="297E0823"/>
+    <w:nsid w:val="F2A1DDCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3293,51 +3293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-pascault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1344-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15086096X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9783-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9705-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZNH8GLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V1Z97ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. H. Lejon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-pascault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1344-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15086096X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9783-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9705-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZNH8GLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V1Z97ZK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. H. Lejon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>