--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -274,291 +274,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+                <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920499v1</w:t>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
               </w:r>
@@ -955,277 +955,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441000v1</w:t>
+                <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
+                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440814v1</w:t>
+                <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -2223,51 +2223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03100091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTT047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03100091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTT047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>