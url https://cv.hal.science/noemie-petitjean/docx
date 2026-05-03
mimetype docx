--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -120,149 +120,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif fluidique pour la stimulation et la caractérisation biomécanique de microsphères : preuve de concept et application aux micropellets de cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Montpellier, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. Université Montpellier, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020MONTT047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03100091v1</w:t>
+                <w:t xml:space="preserve">tel-03164570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif fluidique pour la stimulation et la caractérisation biomécanique de microsphères : preuve de concept et application aux micropellets de cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Médecine humaine et pathologie. Université Montpellier, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Montpellier, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2020MONTT047⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03164570v1</w:t>
+                <w:t xml:space="preserve">tel-03100091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -274,291 +274,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920499v1</w:t>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+                <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
               </w:r>
@@ -955,277 +955,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
+                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440814v1</w:t>
+                <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441000v1</w:t>
+                <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -2223,51 +2223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03100091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTT047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTT047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03100091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>