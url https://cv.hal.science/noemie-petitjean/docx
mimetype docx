--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -120,149 +120,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif fluidique pour la stimulation et la caractérisation biomécanique de microsphères : preuve de concept et application aux micropellets de cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Médecine humaine et pathologie. Université Montpellier, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Montpellier, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2020MONTT047⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03164570v1</w:t>
+                <w:t xml:space="preserve">tel-03100091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif fluidique pour la stimulation et la caractérisation biomécanique de microsphères : preuve de concept et application aux micropellets de cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Montpellier, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. Université Montpellier, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020MONTT047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03100091v1</w:t>
+                <w:t xml:space="preserve">tel-03164570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -274,291 +274,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+                <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920499v1</w:t>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoprintable Gelatin- graft -Poly(trimethylene carbonate) by Stereolithography for Tissue Engineering Applications</w:t>
               </w:r>
@@ -955,527 +955,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441000v1</w:t>
+                <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
+                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440814v1</w:t>
+                <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
+                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440712v1</w:t>
+                <w:t xml:space="preserve">hal-03441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
+                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441471v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -2223,51 +2223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTT047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03100091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03100091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03164570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTT047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03364511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Volpi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>