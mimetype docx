--- v0 (2026-04-11)
+++ v1 (2026-05-09)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hollow fiber infection model to study intracellular and extracellular antibiotic activity against Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">A freely accessible, adaptable hollow-fiber setup to reproduce first-order absorption: illustration with linezolid cerebrospinal fluid pharmacokinetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Mahieu</w:t>
+                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Elens</w:t>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+                <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise van Bambeke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Adier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.112076. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00051-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136030v1</w:t>
+                <w:t xml:space="preserve">hal-05085650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A freely accessible, adaptable hollow-fiber setup to reproduce first-order absorption: illustration with linezolid cerebrospinal fluid pharmacokinetic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hollow fiber infection model to study intracellular and extracellular antibiotic activity against Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Elens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Chauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Adier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise van Bambeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.112076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00051-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085650v1</w:t>
+                <w:t xml:space="preserve">hal-05136030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
               </w:r>
@@ -396,64 +396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Chauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -549,64 +549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting antibacterial efficacy of linezolid on Staphylococcus aureus in cerebral infections using in vitro hollow fiber model and pharmacokinetic-pharmacodynamic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prebonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -689,90 +689,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based prediction of pharmacokinetic/pharmacodynamic (PK/PD) index for linezolid to treat cerebral infections in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd PAGE meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece. </w:t>
@@ -801,103 +801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of in vitro use of artificial cerebrospinal fluid compared to Mueller-Hinton broth on the efficacy of linezolid against Staphylococcus aureus in a hollow-fiber model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t>
@@ -958,103 +958,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A freely accessible, adaptable hollow-fiber setup to reproduce first-order absorption: illustration with linezolid cerebrospinal fluid pharmacokinetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1108,51 +1108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pharmacocinétique/pharmacodynamique du linézolide utilisé dans le traitement des infections neuroméningées associées aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pharmacologie. Université de Poitiers, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025POIT1801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1348,51 +1348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Mahieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise van Bambeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00051-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prebonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burtin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05555713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025POIT1801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00051-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise van Bambeke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prebonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burtin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05555713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025POIT1801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>