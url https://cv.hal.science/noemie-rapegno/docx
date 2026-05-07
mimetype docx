--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -118,265 +118,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intersectorialité négociée « par le bas ». Quand une institution médico-sociale s’inscrit dans les murs d’un collège</w:t>
+                <w:t xml:space="preserve">Pratiques des espaces dans les habitats alternatifs, quels accès aux sociabilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.231.0027⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 45 (2), pp.65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.171.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082208v1</w:t>
+                <w:t xml:space="preserve">hal-04254819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des espaces dans les habitats alternatifs, quels accès aux sociabilités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intersectorialité négociée « par le bas ». Quand une institution médico-sociale s’inscrit dans les murs d’un collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, vol. 45 (2), pp.65-81. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.27-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.171.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.231.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254819v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et ralentissement du processus d’ouverture vers l’extérieur d’établissements pour adultes handicapés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -436,51 +436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maina Lehelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -553,64 +553,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective and Supported Mental Health Housing Units during the Covid-19 Pandemic : between Protection against the Virus and Support for Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Le Helley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.57-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -644,51 +644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap, vie en établissement médico-social et mobilités quotidiennes dans le périurbain Est francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -722,64 +722,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat inclusif pour personnes âgées ou handicapées comme problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41/n°159 (2), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -813,64 +813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l’offre médico-sociale ? L’émergence d’habitats &amp;quot;inclusifs&amp;quot; et d’établissements &amp;quot;hors les murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletter Recherche sur le vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, p. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -889,334 +889,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement des personnes handicapées. Dispositifs et modalités dans les établissements et services médico-sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Disability, residential environment and social participation: factors influencing daily mobility of persons living in residential care facilities in two regions of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ulrich</w:t>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2602-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530445v1</w:t>
+                <w:t xml:space="preserve">hal-01621528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disability, residential environment and social participation: factors influencing daily mobility of persons living in residential care facilities in two regions of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vivre dans un établissement médico-social d’hébergement pour adultes handicapés en France : quels choix résidentiels ? Le point de vue des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 718, pp.728-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2602-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.718.0728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621528v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans un établissement médico-social d’hébergement pour adultes handicapés en France : quels choix résidentiels ? Le point de vue des usagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accompagnement des personnes handicapées. Dispositifs et modalités dans les établissements et services médico-sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700807v1</w:t>
+                <w:t xml:space="preserve">hal-02530445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil institutionnel du handicap et de la dépendance : différenciations, conséquences territoriales et parcours résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Ramos-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.225-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1263,51 +1263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatrième conférence d’Alter 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (2), pp.95-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1335,217 +1335,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités territoriales de l’équipement français en structures d’hébergement pour adultes handicapés et enjeux géopolitiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Création de places en établissements médico-sociaux pour adultes handicapés et dynamiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 474-475, pp.161-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700912v1</w:t>
+                <w:t xml:space="preserve">hal-02278439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de places en établissements médico-sociaux pour adultes handicapés et dynamiques territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Disparités territoriales de l’équipement français en structures d’hébergement pour adultes handicapés et enjeux géopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278439v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habiter des adultes handicapés vivant en établissement médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'ADES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1602,51 +1602,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établissements d'hébergement pour adultes handicapés en France : enjeux territoriaux et impacts sur la participation sociale des usagers. Application aux régions Ile-de-France et Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Ecole des Hautes Etudes en Sciences Sociales, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1718,51 +1718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et parcours d’accès aux services administratifs : la recherche participative PARACCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Handicap et Citoyenneté, Enjeux de la recherche et des dynamiques participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, ETHICS, Mar 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d’accès aux services administratifs pour les personnes handicapées : défis et résultats d’une recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1895,51 +1895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d’accès aux services administratifs pour les personnes handicapées : défis et résultats d’une recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1977,64 +1977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats à visée inclusive pour personnes âgées et personnes en situation de handicap : entre logique de libre choix et contraintes institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER 2022 "Repenser l’institution et la désinstitutionalisation à partir du handicap"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research, Jul 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2059,64 +2059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques limites pratiques du principe d’inclusion. L’exemple d’un dispositif à visée inclusive pour personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique (REIACTIS), Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2141,51 +2141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider et soigner les personnes vulnérables au temps du corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,77 +2262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive education as a work from below: Focus on a French experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,342 +2351,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de parcours au prisme du handicap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les territoires du Handicap : vie dans la cité, accès à la cité, habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel Sociologies des parcours de soins, EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Handicap et Citoyenneté 2018 "Les Territoires du Handicap"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HADePaS : Handicap, Autonomie et Développement de la Participation Sociale, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919901v1</w:t>
+                <w:t xml:space="preserve">hal-02883702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels axes majeurs d’une réflexion sur l’autonomie dans l’avenir ? Évolution et spécialisation des établissements. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Ramos-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Publication de travaux de recherche et action publique" : Quels axes majeurs d’une réflexion sur l’autonomie dans l’avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue française des affaires sociales (RFAS) - DREES, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires du Handicap : vie dans la cité, accès à la cité, habitat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La notion de parcours au prisme du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Handicap et Citoyenneté 2018 "Les Territoires du Handicap"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HADePaS : Handicap, Autonomie et Développement de la Participation Sociale, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel Sociologies des parcours de soins, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883702v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation de l’offre médico-sociale : quels enjeux pour les pouvoirs publics ? Présentation d’une recherche en cours aux directions métier de la CNSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence "La transformation de l’offre médico-sociale : quels enjeux pour les pouvoirs publics ? Présentation d’une recherche en cours aux directions métier de la CNSA "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNSA, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2711,64 +2711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l'offre médico-sociale ? Habitats &amp;quot;inclusifs&amp;quot; et établissements &amp;quot;hors les murs&amp;quot; : l'émergence d'accompagnements alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du mardi de l'EHESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2793,51 +2793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap, environnement résidentiel et mobilité quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.369-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2856,510 +2856,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification de l’accompagnement et des lieux de vie des personnes âgées et des personnes handicapées. Apport d’une recherche multidisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Free choice concerning housing for persons with disabilities as a public problem: Genesis and usages in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">6th Annual Conference of Alter. Disability, recognition "community living". Diversity of Practices and plurality of value / Alter - International Conference "Handicap, Reconnaissance et « Vivre ensemble ». Diversité des pratiques et pluralité des valeurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alter European Society for Disability Research, Jul 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900637v1</w:t>
+                <w:t xml:space="preserve">hal-02278384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire évoluer les lieux de vie pour améliorer les parcours des personnes handicapées et des personnes âgées</w:t>
+                <w:t xml:space="preserve">De l'institution à l'établissement &amp;quot;hors les murs&amp;quot; : regards croisés dans les champs du handicap et de la perte d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Accompagner les personnes dans leur choix de vie De la vie en institution à la vie dans la cité : une transition en question(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nationale des Directeurs d’Action Sociale et de Santé (ANDASS); Centre National de la Fonction Publique Territoriale (CNFPT); European Social Network (ESN ); Caisse Nationale de Solidarité Autonomie (CNSA); Convention Nationale des Associations de Protection de l’Enfant (CNAPE); Observatoire National de la Protection de l’Enfance (ONPE); Association du Conseil des Communes et Régions d’Europe (AFCCRE); Union Nationale Interfédérale des Œuvres et organismes Privés (UNIOPSS), Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Innovation et Vieillissement »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire de recherche sur les transformations des pratiques éducatives et des pratiques sociales (LIRTES); Université Paris Est Créteil Val de Marne, Jun 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886401v1</w:t>
+                <w:t xml:space="preserve">hal-02914724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free choice concerning housing for persons with disabilities as a public problem: Genesis and usages in the French context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les géographies du handicap : l’émergence d’une perspective de recherche en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual Conference of Alter. Disability, recognition "community living". Diversity of Practices and plurality of value / Alter - International Conference "Handicap, Reconnaissance et « Vivre ensemble ». Diversité des pratiques et pluralité des valeurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alter European Society for Disability Research, Jul 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire du Programme Handicaps et Sociétés « Géographies du handicap, géographies sourdes : de quoi parlons-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme Handicaps et Sociétés de l'École des hautes études en sciences sociales (EHESS); Groupe thématique (GT) Handicap(s) et Sociétés de l'École des hautes études en sciences sociales (EHESS), Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278384v1</w:t>
+                <w:t xml:space="preserve">hal-02914727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'institution à l'établissement &amp;quot;hors les murs&amp;quot; : regards croisés dans les champs du handicap et de la perte d'autonomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etablissements d’hébergement pour adultes handicapés en France : enjeux territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Innovation et Vieillissement »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire de recherche sur les transformations des pratiques éducatives et des pratiques sociales (LIRTES); Université Paris Est Créteil Val de Marne, Jun 2017, Créteil, France</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire « Santé, Handicap et vieillissement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914724v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géographies du handicap : l’émergence d’une perspective de recherche en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diversification de l’accompagnement et des lieux de vie des personnes âgées et des personnes handicapées. Apport d’une recherche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Programme Handicaps et Sociétés « Géographies du handicap, géographies sourdes : de quoi parlons-nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme Handicaps et Sociétés de l'École des hautes études en sciences sociales (EHESS); Groupe thématique (GT) Handicap(s) et Sociétés de l'École des hautes études en sciences sociales (EHESS), Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914727v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements d’hébergement pour adultes handicapés en France : enjeux territoriaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Faire évoluer les lieux de vie pour améliorer les parcours des personnes handicapées et des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire « Santé, Handicap et vieillissement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Accompagner les personnes dans leur choix de vie De la vie en institution à la vie dans la cité : une transition en question(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Directeurs d’Action Sociale et de Santé (ANDASS); Centre National de la Fonction Publique Territoriale (CNFPT); European Social Network (ESN ); Caisse Nationale de Solidarité Autonomie (CNSA); Convention Nationale des Associations de Protection de l’Enfant (CNAPE); Observatoire National de la Protection de l’Enfance (ONPE); Association du Conseil des Communes et Régions d’Europe (AFCCRE); Union Nationale Interfédérale des Œuvres et organismes Privés (UNIOPSS), Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914718v1</w:t>
+                <w:t xml:space="preserve">hal-02886401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et vie en établissement médico-social : quelles spatialités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du mardi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), Feb 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3384,51 +3384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparités territoriales de l’équipement en structures d’hébergement et choix du lieu de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Dispositifs et modalités d’accompagnement des personnes handicapées dans les établissements et services médico-sociaux”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caisse nationale de solidarité pour l’autonomie (CNSA); Direction de la recherche, des études, de l’évaluation et des statistiques (Drees) du Ministère des affaires sociales et de la santé; Institut de recherche en santé publique (IReSP), Dec 2016, Paris, France. pp.36-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3612,64 +3612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies du handicap. Recherches sur la dimension spatiale du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des maisons des sciences de l’homme associées</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-365-4755-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
@@ -3705,51 +3705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et modalités d’accompagnement des personnes handicapées dans les établissements et services médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22, 2017, Les Dossiers de la DREES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3793,307 +3793,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En France, les personnes handicapées peuvent maintenant choisir de vivre dans un logement en dehors des institutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logement et handicap : quels leviers pour faciliter la participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bertillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
+              <w:t xml:space="preserve">États généraux du droit médical et du dommage corporel Tome 1 : Les enjeux médico-légaux autour de la naissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-176, 2025, 978-2-8072-1583-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919497v1</w:t>
+                <w:t xml:space="preserve">hal-05326568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement et handicap : quels leviers pour faciliter la participation sociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">En France, les personnes handicapées peuvent maintenant choisir de vivre dans un logement en dehors des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne DOUAT; Hugo DUPONT; Stéphane VAQUERO. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États généraux du droit médical et du dommage corporel Tome 1 : Les enjeux médico-légaux autour de la naissance</w:t>
+              <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthemis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-176, 2025, 978-2-8072-1583-2</w:t>
+                <w:t xml:space="preserve">Le Cavalier Bleu Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326568v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie des établissements et des services médico-sociaux : entre exigence d’équité territoriale et héritages historiques locaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">En France, les personnes handicapées peuvent maintenant choisir de vivre dans un logement en dehors des institutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.145-149, 2024, 979-10-318-0716-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608095v1</w:t>
+                <w:t xml:space="preserve">hal-05008397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Sciences sociales et médico-social : les origines d'un questionnement</w:t>
               </w:r>
@@ -4215,148 +4220,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En France, les personnes handicapées peuvent maintenant choisir de vivre dans un logement en dehors des institutions.</w:t>
+                <w:t xml:space="preserve">La géographie des établissements et des services médico-sociaux : entre exigence d’équité territoriale et héritages historiques locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bertillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Henckes; Myriam Winance; Alis Sopadzhiyan; Cyril Desjeux; Louis Bertrand; Noémie Rapegno. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.145-149, 2024, 979-10-318-0716-4. </w:t>
+              <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0145⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-200, 2024, 9782100866328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008397v1</w:t>
+                <w:t xml:space="preserve">hal-04608095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement résidentiel et mobilité quotidienne des adultes handicapés vivant en structure d’hébergement [Chapitre 2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies du handicap : recherches sur la dimension spatiale du handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.50-70, 2020, 9791036547553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4381,64 +4381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Quelles dimensions spatiales du handicap ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies du handicap : recherches sur la dimension spatiale du handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-365-4755-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4472,51 +4472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap : une notion en pleine évolution conceptuelle, politique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.44-48, 2018, 978-2-200-62329-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4550,51 +4550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loi HPST, l’aboutissement d’un processus de planification médico-sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4632,51 +4632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser le handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire dialoguer les disciplines en sciences humaines et sociales. Épistémologie et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-343-02368-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4727,224 +4727,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure et sécuriser dans les habitats alternatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pour une (vraie) transformation de l'offre dans le champ du handicap et du grand âge sans &amp;quot;rupture de parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNSA; EHESP. 2022, 152p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693830v1</w:t>
+                <w:t xml:space="preserve">hal-03977726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une (vraie) transformation de l'offre dans le champ du handicap et du grand âge sans &amp;quot;rupture de parcours</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inclure et sécuriser dans les habitats alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Bloch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03977726v1</w:t>
+                <w:t xml:space="preserve">hal-03693830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure et sécuriser : exemple d'un habitat pour personnes âgées (rapport intermédiaire n°4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4966,64 +4966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure et sécuriser : exemple d'un dispositif d'habitat pour personnes âgées (rapport intermédiaire n°1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5039,254 +5039,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure et sécuriser en temps de crise : exemples de dispositifs d'habitat pour adultes ayant un handicap psychique (rapport intermédiaire n°2)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maina Le Helley</w:t>
+                <w:t xml:space="preserve">Inclure et sécuriser : exemple d'un habitat pour adultes ayant un handicap moteur (rapport intermédiaire n°3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rapegno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ecole des hautes études en santé publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287407v1</w:t>
+                <w:t xml:space="preserve">hal-03275179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure et sécuriser : exemple d'un habitat pour adultes ayant un handicap moteur (rapport intermédiaire n°3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclure et sécuriser en temps de crise : exemples de dispositifs d'habitat pour adultes ayant un handicap psychique (rapport intermédiaire n°2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maina Le Helley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rapegno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ecole des hautes études en santé publique. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275179v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’institution médico-sociale s’inscrit dans les murs de l’Éducation nationale. Enquête au sein d’un IME &amp;quot;hors les murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EHESP. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5308,64 +5308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l’offre médico-sociale ? Habitats &amp;quot;inclusifs&amp;quot; et établissements &amp;quot;hors les murs&amp;quot; : l’émergence d’accompagnements alternatifs pour les personnes âgées et les personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNSA; EHESP. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5556,51 +5556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04082208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosenfelder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04254819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1577" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Lehelley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Vidal-Naquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.10.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Le Helley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02530445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ulrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2602-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01635515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos-Gorand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0225" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piveteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/emsha/722" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.emsha.722" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05326568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loizeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/etadom25a-etats-generaux-du-droit-medical-et-du-dommage-corporel-16969#attr=17403,17405,17404" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05008397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.emsha.733" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02074003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bost.2018.01.0044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03977726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Helley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02074025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04254819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosenfelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04082208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1577" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Lehelley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Vidal-Naquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.10.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Le Helley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2602-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02530445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ulrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01635515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos-Gorand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0225" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piveteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/emsha/722" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.emsha.722" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05326568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loizeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/etadom25a-etats-generaux-du-droit-medical-et-du-dommage-corporel-16969#attr=17403,17405,17404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05008397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0145" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.emsha.733" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02074003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bost.2018.01.0044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03977726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Helley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02074025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>