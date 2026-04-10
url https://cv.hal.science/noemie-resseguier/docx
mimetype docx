--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -770,311 +770,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Oxidative Stress an Emerging Player in the Thrombosis of Patients with Anti-Phosphatidylethanolamine Autoantibodies?</w:t>
+                <w:t xml:space="preserve">Results of a prospective follow-up study after type A aortic dissection repair: a high rate of distal aneurysmal evolution and reinterventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Heim</w:t>
+                <w:t xml:space="preserve">Marine Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Metral</w:t>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11051297⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792062v1</w:t>
+                <w:t xml:space="preserve">hal-03428257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCGR2A-HH Gene Variants Encoding the Fc Gamma Receptor for the C-Reactive Protein Are Associated with Enhanced Monocyte CD32 Expression and Cardiovascular Events' Recurrence after Primary Acute Coronary Syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metoclopramide Test in Hyperprolactinemic Women With Polycystic Ovarian Syndrome: Old Wine Into New Bottles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lyonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Sara Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Hubert</w:t>
+                <w:t xml:space="preserve">Marie Vermalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bretelle Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020495⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.832361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.832361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03581535v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational integration of adults with severe haemophilia (INTHEMO): A study based on the FranceCoag registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Anh Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1083,384 +1083,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline d'Oiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Biron-Andréani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haemophilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (6), pp.962-976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hae.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a prospective follow-up study after type A aortic dissection repair: a high rate of distal aneurysmal evolution and reinterventions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FCGR2A-HH Gene Variants Encoding the Fc Gamma Receptor for the C-Reactive Protein Are Associated with Enhanced Monocyte CD32 Expression and Cardiovascular Events' Recurrence after Primary Acute Coronary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Porto</w:t>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bal</w:t>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61, pp.152-159. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428257v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03581535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metoclopramide Test in Hyperprolactinemic Women With Polycystic Ovarian Syndrome: Old Wine Into New Bottles?</w:t>
+                <w:t xml:space="preserve">Is Oxidative Stress an Emerging Player in the Thrombosis of Patients with Anti-Phosphatidylethanolamine Autoantibodies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Courbiere</w:t>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fernandes</w:t>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vermalle</w:t>
+                <w:t xml:space="preserve">Audrey Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bretelle Florence</w:t>
+                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.832361. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.832361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11051297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678845v1</w:t>
+                <w:t xml:space="preserve">hal-03792062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung Ultrasound Findings in the Postanesthesia Care Unit Are Associated With Outcome After Major Surgery</w:t>
               </w:r>
@@ -1995,77 +1995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Antifibrillarin (anti-U3 RNP) Antibodies: A New Insight for Patients with Systemic Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114 (6-7), pp.504-514. </w:t>
@@ -2244,1903 +2244,1903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler echocardiography for assessment of systemic vascular resistances in cardiogenic shock patients</w:t>
+                <w:t xml:space="preserve">Hemodynamic Profiles of Cardiogenic Shock Depending on Their Etiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Paganelli</w:t>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (2), pp.102-107. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.3384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2048872618795514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143202v1</w:t>
+                <w:t xml:space="preserve">hal-03149936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polycyclic aromatic hydrocarbon exposure on IVF: now is the time to focus on women</w:t>
+                <w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Netter</w:t>
+                <w:t xml:space="preserve">Martina Cotena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Siri</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (2), pp.161-169. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080650v1</w:t>
+                <w:t xml:space="preserve">hal-03036606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower gestational age is associated with severe maternal morbidity of preterm cesarean delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doppler echocardiography for assessment of systemic vascular resistances in cardiogenic shock patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sirgant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude D’ercole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (7), pp.101764. </w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.102-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2048872618795514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972064v1</w:t>
+                <w:t xml:space="preserve">hal-03143202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of tumour-infiltrating lymphocytes and cancer-associated fibroblasts in patients with pancreatic adenocarcinoma of the body and tail undergoing resection</w:t>
+                <w:t xml:space="preserve">Endometrioma ethanol sclerotherapy could increase IVF live birth rate in women with moderate-severe endometriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Delayre</w:t>
+                <w:t xml:space="preserve">Laura Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Guilbaud</w:t>
+                <w:t xml:space="preserve">Lise Preaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Resseguier</w:t>
+                <w:t xml:space="preserve">Audrey Gnisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Rubis</w:t>
+                <w:t xml:space="preserve">Audrey Pivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bjs.11434⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0239846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03152413v1</w:t>
+                <w:t xml:space="preserve">hal-03080576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrioma ethanol sclerotherapy could increase IVF live birth rate in women with moderate-severe endometriosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Intracorporeal Suture on Pelvitrainer Using a Robotized Versus Conventional Needle Holder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Miquel</w:t>
+                <w:t xml:space="preserve">Patrice Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Preaubert</w:t>
+                <w:t xml:space="preserve">Axelle Charavil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gnisci</w:t>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Pivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2020.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080576v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Intracorporeal Suture on Pelvitrainer Using a Robotized Versus Conventional Needle Holder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Siri</w:t>
+                <w:t xml:space="preserve">Prognostic impact of tumour-infiltrating lymphocytes and cancer-associated fibroblasts in patients with pancreatic adenocarcinoma of the body and tail undergoing resection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Delayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Crochet</w:t>
+                <w:t xml:space="preserve">T Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Charavil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">N Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2020.01.016⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (6), pp.720-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs.11434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149995v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03152413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-ventricular non-compaction–comparison between different techniques of quantification of trabeculations: Should the diagnostic thresholds be modified?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower gestational age is associated with severe maternal morbidity of preterm cesarean delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreina Carbone</w:t>
+                <w:t xml:space="preserve">Delphine Sirgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Viala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gaubert</w:t>
+                <w:t xml:space="preserve">Claude D’ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543982v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Influence of polycyclic aromatic hydrocarbon exposure on IVF: now is the time to focus on women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tassistro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souksi-Medioni</w:t>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41390-020-0795-8⟩</w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (2), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149982v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Characteristics and Development of a Hospitalization Prediction Risk Score for Outpatients with Diabetes and COVID-19: The DIABCOVID Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Lasbleiz</w:t>
+                <w:t xml:space="preserve">Gilles Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ancel</w:t>
+                <w:t xml:space="preserve">Isabelle Souksi-Medioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113726⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (4), pp.642-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41390-020-0795-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149266v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Left-ventricular non-compaction–comparison between different techniques of quantification of trabeculations: Should the diagnostic thresholds be modified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Donghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Tradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Garbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
+                <w:t xml:space="preserve">Marie Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (5), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624870v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Status of French Young Patients with Inborn Errors of Metabolism with Lifelong Restricted Diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic Characteristics and Development of a Hospitalization Prediction Risk Score for Outpatients with Diabetes and COVID-19: The DIABCOVID Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Cano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Astrid Soghomonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Ouattara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Arnoux</w:t>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.01.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149988v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left atrial dysfunction as marker of poor outcome in patients with hypertrophic cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Status of French Young Patients with Inborn Errors of Metabolism with Lifelong Restricted Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Essayagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Pascale de Lonlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Renard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.184-192.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149984v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic Profiles of Cardiogenic Shock Depending on Their Etiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Laine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113384⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (2), pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149936v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Left atrial dysfunction as marker of poor outcome in patients with hypertrophic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Essayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Cotena</w:t>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Anne-Claire Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Sébastien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036606v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The medical and social outcome in 2016 of infants who were victims of shaken baby syndrome between 2005 and 2013</w:t>
               </w:r>
@@ -4224,7068 +4224,7080 @@
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (1), pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcped.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic iron status after acute heart failure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">Interest of IgG and IgM antiprothrombin autoantibodies in the exploration of antiphospholipid syndrome: a 5-year retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Pinto</w:t>
+                <w:t xml:space="preserve">Morgane Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Ammar</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 112 (6-7), pp.410-419. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624970v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral Versus Nonfemoral Peripheral Access for Transcatheter Aortic Valve Replacement</w:t>
+                <w:t xml:space="preserve">Training Organization, Physiological Profile and Heart Rate Variability Changes in an Open-water World Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Beurtheret</w:t>
+                <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Karam</w:t>
+                <w:t xml:space="preserve">Anaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Houel</w:t>
+                <w:t xml:space="preserve">Magali Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Modine</w:t>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (22), pp.2728-2739. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (08), pp.519-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2019.09.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-0877-6981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393875v1</w:t>
+                <w:t xml:space="preserve">hal-03149989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t>
+                <w:t xml:space="preserve">Femoral Versus Nonfemoral Peripheral Access for Transcatheter Aortic Valve Replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">Sylvain Beurtheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Morel</w:t>
+                <w:t xml:space="preserve">Nicole Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Leveille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Remi Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chartier</w:t>
+                <w:t xml:space="preserve">Thomas Modine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64, pp.159-162. </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (22), pp.2728-2739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2019.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158738v1</w:t>
+                <w:t xml:space="preserve">hal-02393875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Organization, Physiological Profile and Heart Rate Variability Changes in an Open-water World Champion</w:t>
+                <w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pla</w:t>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Aubry</w:t>
+                <w:t xml:space="preserve">Victor Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (08), pp.519-527. </w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.159-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0877-6981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149989v1</w:t>
+                <w:t xml:space="preserve">hal-02158738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of IgG and IgM antiprothrombin autoantibodies in the exploration of antiphospholipid syndrome: a 5-year retrospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
+                <w:t xml:space="preserve">Dynamic iron status after acute heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sportouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
+                <w:t xml:space="preserve">Johan Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez453⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (6-7), pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467030v1</w:t>
+                <w:t xml:space="preserve">hal-02624970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antithrombotic efficacy of bivalirudin compared to unfractionated heparin during percutaneous coronary intervention for acute coronary syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.105-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09537104.2017.1384541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term results of surgical treatment of secondary severe mitral regurgitation in patients with end-stage heart failure: Advantage of prosthesis insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grisoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Norscini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112 (2), pp.95-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden side of oral thrombin inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 274, pp.186-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Resseguier</w:t>
+                <w:t xml:space="preserve">Preliminary results of synergy between norepinephrine and terlipressin during septic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Brévaut-Malaty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
+                <w:t xml:space="preserve">Michel Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cambonie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Medam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (5), pp.730-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-018-05514-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335319v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of synergy between norepinephrine and terlipressin during septic shock</w:t>
+                <w:t xml:space="preserve">Speckle tracking quantification of lung sliding for the diagnosis of pneumothorax: a multicentric observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Medam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Xavier Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Markarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cheyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45 (5), pp.730-732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-018-05514-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (9), pp.1212-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-019-05710-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262490v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking quantification of lung sliding for the diagnosis of pneumothorax: a multicentric observational study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common Risk Factors Add to Inherited Thrombophilia to Predict Venous Thromboembolism Risk in Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
+                <w:t xml:space="preserve">Pierre Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cheyssac</w:t>
+                <w:t xml:space="preserve">Manal Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Venton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-019-05710-1⟩</w:t>
+              <w:t xml:space="preserve">TH Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03 (01), pp.e28-e35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1677807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471053v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Risk Factors Add to Inherited Thrombophilia to Predict Venous Thromboembolism Risk in Families</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suchon</w:t>
+                <w:t xml:space="preserve">High incidence of atrial fibrillation in patients treated with ibrutinib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ancedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Venton</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Aurran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1677807⟩</w:t>
+              <w:t xml:space="preserve">Open heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e001049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/openhrt-2019-001049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267213v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of atrial fibrillation in patients treated with ibrutinib</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">Seasonal variations in cardiac implantable electronic device infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Ancedy</w:t>
+                <w:t xml:space="preserve">Linda Koutbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Aurran</w:t>
+                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.e001049. </w:t>
+              <w:t xml:space="preserve">Heart and Vessels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.824-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/openhrt-2019-001049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00380-018-1292-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149981v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in cardiac implantable electronic device infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Koutbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">C Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Thuny</w:t>
+                <w:t xml:space="preserve">V Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart and Vessels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00380-018-1292-4⟩</w:t>
+              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (4), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149998v1</w:t>
+                <w:t xml:space="preserve">hal-02335319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adenosine Plasma Level and A2A Receptor Expression in Patients With Cardiogenic Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marlinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kerbaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Milien</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.E874 - E880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057702v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the time-to-treatment concept on the outcome of acute-heart failure: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lory Trevisan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johan Pinto</w:t>
+                <w:t xml:space="preserve">Natacha Rosso-Delsemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Milien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091334v1</w:t>
+                <w:t xml:space="preserve">hal-02057702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postoperative morphine consumption and anaesthetic management of patients undergoing video-assisted or robotic-assisted lung resection: a prospective, propensity score-matched study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Charvet</w:t>
+                <w:t xml:space="preserve">Prevalence and characteristics of coronary artery disease in heart failure with preserved and mid-range ejection fractions: A systematic angiography approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Arques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.05.179⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (2), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858897v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of epicardial vs. endocardial reimplantation in pacemaker-dependent patients with device infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ronfle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tilman Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.e42-e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/eux111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935042v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of coronary artery disease in heart failure with preserved and mid-range ejection fractions: A systematic angiography approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Impact of the time-to-treatment concept on the outcome of acute-heart failure: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lory Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Arques</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 111 (2), pp.109-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 111 (4), pp.270-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150016v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of epicardial vs. endocardial reimplantation in pacemaker-dependent patients with device infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postoperative morphine consumption and anaesthetic management of patients undergoing video-assisted or robotic-assisted lung resection: a prospective, propensity score-matched study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Trousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Perrin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Franceschi</w:t>
+                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.e42-e50. </w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.3558+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/europace/eux111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.05.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150002v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated serum Krebs von den Lungen-6 in systemic sclerosis: a marker of lung fibrosis and severity of the disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bertin</w:t>
+                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Gomez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noetnie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ronfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-018-3987-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.E764-E765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091332v1</w:t>
+                <w:t xml:space="preserve">hal-01935042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Pharmacological Profile of A 2A Adenosine Receptor Predicts Reduced Fractional Flow Reserve in Patients With Suspected Coronary Artery Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Paganelli</w:t>
+                <w:t xml:space="preserve">Elevated serum Krebs von den Lungen-6 in systemic sclerosis: a marker of lung fibrosis and severity of the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Malergue</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.117.008290⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.813-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-018-3987-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855307v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Duclos</w:t>
+                <w:t xml:space="preserve">Specific Pharmacological Profile of A 2A Adenosine Receptor Predicts Reduced Fractional Flow Reserve in Patients With Suspected Coronary Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marlinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Malergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (8), pp.444-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.117.008290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150032v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between low-grade peripheral inflammation and psychotropic drugs in schizophrenia: results from the national FACE-SZ cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schürhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00406-017-0847-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clearsight (TM) use for haemodynamic monitoring during the third trimester of pregnancy - a validation study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ronfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obstetric Anesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijoa.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.E764-E765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970231v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Direct TAVR Without Balloon Aortic Valvuloplasty on Procedural and Clinical Outcomes Insights From the FRANCE TAVI Registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clearsight (TM) use for haemodynamic monitoring during the third trimester of pregnancy - a validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deharo</w:t>
+                <w:t xml:space="preserve">C. Kelway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jaussaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">M. Haddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcin.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obstetric Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijoa.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880045v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabigatran versus vitamin k antagonist: an observational across-cohort comparison in acute coronary syndrome patients with atrial fibrillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Direct TAVR Without Balloon Aortic Valvuloplasty on Procedural and Clinical Outcomes Insights From the FRANCE TAVI Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Resseguier</w:t>
+                <w:t xml:space="preserve">Nicolas Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grisoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Camoin-Jau</w:t>
+                <w:t xml:space="preserve">Olivier Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.13931⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (19), pp.1956-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006720v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headache Characteristics and Clinical Features of Elderly Migraine Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dabigatran versus vitamin k antagonist: an observational across-cohort comparison in acute coronary syndrome patients with atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Rijk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">L. Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Donnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Camoin-Jau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Headache: The Journal of Head and Face Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (4), pp.525-533. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.465-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/head.13247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jth.13931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150000v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine Plasma Level and A2A Receptor Expression in Patients With Cardiogenic Shock</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Headache Characteristics and Clinical Features of Elderly Migraine Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kerbaul</w:t>
+                <w:t xml:space="preserve">Pablo de Rijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003252⟩</w:t>
+              <w:t xml:space="preserve">Headache: The Journal of Head and Face Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (4), pp.525-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/head.13247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855332v1</w:t>
+                <w:t xml:space="preserve">hal-03150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Performance Gap for Residents in Transfer of Intracorporeal Suturing Skills From Box Trainer to Operating Room</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of local and metastatic recurrence in solitary fibrous tumor: construction of a risk calculator in a multicenter cohort from the French Sarcoma Group (FSG) database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Knight</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">S. Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berdah</w:t>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Cesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Italiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsurg.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (8), pp.1979 - 1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150010v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes penalty linked to female gender in severe primary mitral regurgitation due to flail leaflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Taouqi</w:t>
+                <w:t xml:space="preserve">J. Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grigioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tribouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573753v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Taouqi</w:t>
+                <w:t xml:space="preserve">Contemporary cardiac surgery for adults with congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Beurtheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oktay Tutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Paul Diller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Ntalarizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
+              <w:t xml:space="preserve">Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (15), pp.1194-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/heartjnl-2016-310384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798104v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brisse</w:t>
+                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jovenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pibarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taouqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562425v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary cardiac surgery for adults with congenital heart disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evangelia Ntalarizou</w:t>
+                <w:t xml:space="preserve">The Performance Gap for Residents in Transfer of Intracorporeal Suturing Skills From Box Trainer to Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/heartjnl-2016-310384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surgical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (6), pp.1019-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsurg.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150009v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local and metastatic recurrence in solitary fibrous tumor: construction of a risk calculator in a multicenter cohort from the French Sarcoma Group (FSG) database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Italiano</w:t>
+                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jovenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pibarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taouqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655970v1</w:t>
+                <w:t xml:space="preserve">hal-01798104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes penalty linked to female gender in severe primary mitral regurgitation due to flail leaflet</w:t>
+                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pradier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Theron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Resseguier</w:t>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grigioni</w:t>
+                <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tribouilloy</w:t>
+                <w:t xml:space="preserve">Catherine Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580701v1</w:t>
+                <w:t xml:space="preserve">halshs-01562425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the Medication Adherence Rating Scale in homeless patients ă with schizophrenia: Results from the French Housing First experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soussan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">K. Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Botta-Fridlund</w:t>
+                <w:t xml:space="preserve">A. Tinland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+                <w:t xml:space="preserve">M. Boucekine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482523v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of research results: a randomized study on GENEPSO-PS cohort ă participants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+                <w:t xml:space="preserve">Patrick Borentain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lasset</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Botta-Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.12390⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482389v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal ă Neuralgia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+                <w:t xml:space="preserve">Disclosure of research results: a randomized study on GENEPSO-PS cohort ă participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Donnet</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.1023-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.12390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482648v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term safety and efficacy of Gamma Knife surgery in classical trigeminal neuralgia: a 497-patient historical cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal ă Neuralgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.24-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307135v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal Neuralgia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Long-term safety and efficacy of Gamma Knife surgery in classical trigeminal neuralgia: a 497-patient historical cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000443529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (4), pp.1079-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2015.2.JNS142144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368633v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Medication Adherence Rating Scale in homeless patients ă with schizophrenia: Results from the French Housing First experience</w:t>
+                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal Neuralgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zemmour</w:t>
+                <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tinland</w:t>
+                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boucekine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Loubiere</w:t>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000443529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep31598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482348v1</w:t>
+                <w:t xml:space="preserve">hal-01368633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased Probability of Initial Pain Cessation in Classic Trigeminal Neuralgia Treated With Gamma Knife Surgery in Case of Previous Microvascular Decompression: A Prospective Series of 45 Patients With &amp;gt;1 Year of Follow-up.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">Cigarette smoking in women after BRCA1/2 genetic test disclosure: a 5-year follow-up study of the GENEPSO PS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Roussel</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eisinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000739⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gim.2014.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307224v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01992859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigarette smoking in women after BRCA1/2 genetic test disclosure: a 5-year follow-up study of the GENEPSO PS cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
+                <w:t xml:space="preserve">Decreased Probability of Initial Pain Cessation in Classic Trigeminal Neuralgia Treated With Gamma Knife Surgery in Case of Previous Microvascular Decompression: A Prospective Series of 45 Patients With &amp;gt;1 Year of Follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Lasset</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2014.82⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01992859v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussel</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307477v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Roussel</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307484v1</w:t>
+                <w:t xml:space="preserve">hal-01307477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01307466v1</w:t>
+                <w:t xml:space="preserve">hal-01307484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of a French version of a Dutch scale for assessing breast and body image (BBIS) in healthy women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6874-13-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00824703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with missing data in the Center for Epidemiologic Studies Depression self-report scale: a study based on the French E3N cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2288-13-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00802496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of pain-free response in 497 cases of classic trigeminal neuralgia treated with Gamma Knife surgery and followed up for least 1 year.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2012.8.GKS121015)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of compliance with anti-vectorial protective measures among non-immune travellers during missions to tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Orlandi-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-10-232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Virus Influenza A (H1N1sw) in South-Eastern France, April-August 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nougairède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ninove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zandotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.e9214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0009214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of compliance with malaria chemoprophylaxis among French soldiers during missions in inter-tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Orlandi-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-9-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11295,668 +11307,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive toxicity of combusted diesel additive nanoceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Cotena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSAFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic value of cardiac CT scan in patients with suspected infective endocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ass Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mdb Di Biceglie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aac Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC) / World Congress of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. pp.2268-2268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of new imaging parameters in patients with hypertrophic cardiomyopathy: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Essayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Haentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Sakadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Society-of-Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left-ventricular non-compaction: a multimodality imaging approach to trabeculation quantification allows refinement of diagnostic criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Donghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Society-of-Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating cardiac amyloidosis from hypertrophic cardiomyopathy: which deformation imaging parameter is the best? Value of the ejection fraction basal strain ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Piazzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Haentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Society-of-Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId446"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12103,51 +12115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud-Elias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09208-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.15023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Metral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Beziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051297" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03581535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline d'Oiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14620" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vermalle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretelle Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.832361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Papinko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldovini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000004755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Duclos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rivory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wilkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franceschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2021.01.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauviel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carcopino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101812" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11061064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lavagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03143202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paganelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872618795514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.03.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guilbaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11434" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miquel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pivano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239846" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Crochet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charavil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.01.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Donghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Carbone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.01.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Darmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113726" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Lonlay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.01.059" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Essayagh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Casalta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.06.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113384" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonietti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Resseguier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dubus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sportouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pinto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Ammar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beurtheret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Houel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Modine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.09.054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149989v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Merino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0877-6981" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02467030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pelissier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez453" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1384541" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Th&#233;ron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grisoli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Norscini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.09.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Barraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantaloube" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-05514-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bobbia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Markarian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cheyssac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05710-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02267213v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1677807" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149981v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baptiste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ancedy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2019-001049" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koutbi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00380-018-1292-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091334v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Trevisan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858897v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trousse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.05.179" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935042v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noetnie Resseguier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.95" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150016v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arques" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Perrin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/eux111" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-3987-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marlinge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.008290" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150032v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrianarisoa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-017-0847-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970231v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hili" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddam" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoa.2018.04.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaussaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.06.023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonello" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin-Jau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13931" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Rijk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.13247" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kerbaul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003252" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150010v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Agostini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berdah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2017.05.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573753v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jovenaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pibarot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taouqi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.154" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798104v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Tutarel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Paul Diller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy West" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Ntalarizou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2016-310384" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655970v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Cesne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Italiano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx250" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03580701v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigioni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482389v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cozannet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12390" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482348v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zemmour" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinland" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucekine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubiere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31598" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01992859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2014.82" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824703v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6874-13-24" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802496v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paoletti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-28" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150012v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mantey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009214" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569860v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass Simoni" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mdb Di Biceglie" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Resseguier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aac Casalta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443928v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lavoute" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Haentjens" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Sakadakis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443883v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Donghi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Viala" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tradi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Gaubert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Piazzai" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud-Elias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09208-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.15023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab317" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vermalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretelle Florence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.832361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline d'Oiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03581535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Metral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Beziane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Papinko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldovini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000004755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Duclos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rivory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wilkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franceschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2021.01.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauviel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carcopino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101812" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11061064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lavagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03143202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paganelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872618795514" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miquel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pivano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Crochet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charavil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.01.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delayre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guilbaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11434" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.03.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Donghi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Carbone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Darmon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113726" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Lonlay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.01.059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Essayagh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Casalta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.06.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonietti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Resseguier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dubus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWHWDHW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02467030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pelissier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez453" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149989v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Merino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0877-6981" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beurtheret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Houel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Modine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.09.054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sportouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pinto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Ammar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1384541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Th&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grisoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Norscini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.09.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Barraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantaloube" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-05514-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bobbia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Markarian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cheyssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05710-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02267213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Robin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1677807" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149981v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baptiste" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ancedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2019-001049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koutbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00380-018-1292-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marlinge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kerbaul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003252" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Trevisan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arques" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Perrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/eux111" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trousse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.05.179" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noetnie Resseguier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.95" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-3987-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.008290" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrianarisoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-017-0847-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hili" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoa.2018.04.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880045v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaussaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.06.023" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin-Jau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13931" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150000v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Rijk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.13247" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655970v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Cesne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Italiano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx250" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03580701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigioni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150009v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Tutarel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Paul Diller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy West" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Ntalarizou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2016-310384" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573753v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jovenaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pibarot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taouqi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.154" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150010v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Agostini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berdah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2017.05.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798104v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482348v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zemmour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucekine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubiere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31598" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482389v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cozannet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12390" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01992859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2014.82" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824703v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6874-13-24" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802496v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paoletti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-28" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150012v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mantey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009214" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569860v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass Simoni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mdb Di Biceglie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Resseguier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aac Casalta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443928v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lavoute" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Haentjens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Sakadakis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Donghi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Viala" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tradi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Gaubert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Piazzai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>