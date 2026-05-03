--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of abnormal uterine bleeding and quality of life after venous thromboembolism by oral anticoagulant use: the GENB-OAC Study</w:t>
+                <w:t xml:space="preserve">PREVENIR-IVF: study protocol for a prospective multicentre randomized open comparative trial, which explores the efficacy of a multidisciplinary platform reducing and preventing reprotoxic environmental exposures in subfertile couples on live birth rate after assisted reproduction treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sarlon-Bartoli</w:t>
+                <w:t xml:space="preserve">Claire Sunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leclercq</w:t>
+                <w:t xml:space="preserve">Blandine Courbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Trillot</w:t>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mahé</w:t>
+                <w:t xml:space="preserve">Fleur Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Daoud-Elias</w:t>
+                <w:t xml:space="preserve">Ronan Garlantezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.103328. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.103328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-09208-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447145v1</w:t>
+                <w:t xml:space="preserve">hal-05442206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREVENIR-IVF: study protocol for a prospective multicentre randomized open comparative trial, which explores the efficacy of a multidisciplinary platform reducing and preventing reprotoxic environmental exposures in subfertile couples on live birth rate after assisted reproduction treatment</w:t>
+                <w:t xml:space="preserve">Prevalence of abnormal uterine bleeding and quality of life after venous thromboembolism by oral anticoagulant use: the GENB-OAC Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Sunyach</w:t>
+                <w:t xml:space="preserve">G. Sarlon-Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Courbiere</w:t>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Simon</w:t>
+                <w:t xml:space="preserve">N. Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Delva</w:t>
+                <w:t xml:space="preserve">I. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Garlantezec</w:t>
+                <w:t xml:space="preserve">M. Daoud-Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.575. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.103328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-025-09208-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.103328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442206v1</w:t>
+                <w:t xml:space="preserve">hal-05447145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual specificity phosphatase 1 as a non-invasive circulating biomarker candidate in preeclampsia</w:t>
               </w:r>
@@ -770,1099 +770,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a prospective follow-up study after type A aortic dissection repair: a high rate of distal aneurysmal evolution and reinterventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational integration of adults with severe haemophilia (INTHEMO): A study based on the FranceCoag registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gaudry</w:t>
+                <w:t xml:space="preserve">Roseline d'Oiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Porto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bal</w:t>
+                <w:t xml:space="preserve">Christine Biron-Andréani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab317⟩</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.962-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428257v1</w:t>
+                <w:t xml:space="preserve">hal-04357403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metoclopramide Test in Hyperprolactinemic Women With Polycystic Ovarian Syndrome: Old Wine Into New Bottles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FCGR2A-HH Gene Variants Encoding the Fc Gamma Receptor for the C-Reactive Protein Are Associated with Enhanced Monocyte CD32 Expression and Cardiovascular Events' Recurrence after Primary Acute Coronary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rodier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bretelle Florence</w:t>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.832361⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678845v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03581535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational integration of adults with severe haemophilia (INTHEMO): A study based on the FranceCoag registry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+                <w:t xml:space="preserve">Is Oxidative Stress an Emerging Player in the Thrombosis of Patients with Anti-Phosphatidylethanolamine Autoantibodies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline d'Oiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Biron-Andréani</w:t>
+                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hae.14620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11051297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357403v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCGR2A-HH Gene Variants Encoding the Fc Gamma Receptor for the C-Reactive Protein Are Associated with Enhanced Monocyte CD32 Expression and Cardiovascular Events' Recurrence after Primary Acute Coronary Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metoclopramide Test in Hyperprolactinemic Women With Polycystic Ovarian Syndrome: Old Wine Into New Bottles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Paul</w:t>
+                <w:t xml:space="preserve">Sara Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+                <w:t xml:space="preserve">Marie Vermalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lyonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Hubert</w:t>
+                <w:t xml:space="preserve">Bretelle Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020495⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.832361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.832361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03581535v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Oxidative Stress an Emerging Player in the Thrombosis of Patients with Anti-Phosphatidylethanolamine Autoantibodies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of a prospective follow-up study after type A aortic dissection repair: a high rate of distal aneurysmal evolution and reinterventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Heim</w:t>
+                <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Metral</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
+                <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (5), pp.1297. </w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.152-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11051297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792062v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung Ultrasound Findings in the Postanesthesia Care Unit Are Associated With Outcome After Major Surgery</w:t>
+                <w:t xml:space="preserve">Smartwatch Electrocardiogram and Artificial Intelligence for Assessing Cardiac-Rhythm Safety of Drug Therapy in the COVID-19 Pandemic. The QT-logs study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
+                <w:t xml:space="preserve">Baptiste Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Papinko</w:t>
+                <w:t xml:space="preserve">Marie Wilkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baldovini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Fiocchi</w:t>
+                <w:t xml:space="preserve">Frédéric Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000004755⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533046v1</w:t>
+                <w:t xml:space="preserve">hal-03150049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of early hyperoxemia on the outcome in servere blunt chest trauma: A propensity score-based analysis of a single-center retrospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Duclos</w:t>
+                <w:t xml:space="preserve">Adrien Rivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rivory</w:t>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63, pp.179-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrc.2020.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartwatch Electrocardiogram and Artificial Intelligence for Assessing Cardiac-Rhythm Safety of Drug Therapy in the COVID-19 Pandemic. The QT-logs study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lung Ultrasound Findings in the Postanesthesia Care Unit Are Associated With Outcome After Major Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Maille</w:t>
+                <w:t xml:space="preserve">Mickael Papinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wilkin</w:t>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Million</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Alice Baldovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Franceschi</w:t>
+                <w:t xml:space="preserve">David Fiocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (1), pp.172-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2021.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000004755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150049v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective assessment of obstetrics residents’ surgical skills in caesarean: Development and evaluation of a specific rating scale</w:t>
               </w:r>
@@ -1995,77 +1995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Antifibrillarin (anti-U3 RNP) Antibodies: A New Insight for Patients with Systemic Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114 (6-7), pp.504-514. </w:t>
@@ -2244,2628 +2244,2628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic Profiles of Cardiogenic Shock Depending on Their Etiology</w:t>
+                <w:t xml:space="preserve">Endometrioma ethanol sclerotherapy could increase IVF live birth rate in women with moderate-severe endometriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+                <w:t xml:space="preserve">Laura Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Laine</w:t>
+                <w:t xml:space="preserve">Lise Preaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gnisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Audrey Pivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.3384. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0239846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9113384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149936v1</w:t>
+                <w:t xml:space="preserve">hal-03080576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t>
+                <w:t xml:space="preserve">Learning Intracorporeal Suture on Pelvitrainer Using a Robotized Versus Conventional Needle Holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Cotena</w:t>
+                <w:t xml:space="preserve">Elena Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Patrice Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">Axelle Charavil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tassistro</w:t>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.85-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2020.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036606v1</w:t>
+                <w:t xml:space="preserve">hal-03149995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler echocardiography for assessment of systemic vascular resistances in cardiogenic shock patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostic impact of tumour-infiltrating lymphocytes and cancer-associated fibroblasts in patients with pancreatic adenocarcinoma of the body and tail undergoing resection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Thuny</w:t>
+                <w:t xml:space="preserve">T Delayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Paganelli</w:t>
+                <w:t xml:space="preserve">T Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">N Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2048872618795514⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (6), pp.720-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs.11434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143202v1</w:t>
+                <w:t xml:space="preserve">inserm-03152413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrioma ethanol sclerotherapy could increase IVF live birth rate in women with moderate-severe endometriosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower gestational age is associated with severe maternal morbidity of preterm cesarean delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gnisci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Delphine Sirgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pivano</w:t>
+                <w:t xml:space="preserve">Claude D’ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080576v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Intracorporeal Suture on Pelvitrainer Using a Robotized Versus Conventional Needle Holder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doppler echocardiography for assessment of systemic vascular resistances in cardiogenic shock patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Crochet</w:t>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Charavil</w:t>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Netter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2020.01.016⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.102-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2048872618795514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149995v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of tumour-infiltrating lymphocytes and cancer-associated fibroblasts in patients with pancreatic adenocarcinoma of the body and tail undergoing resection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Delayre</w:t>
+                <w:t xml:space="preserve">Influence of polycyclic aromatic hydrocarbon exposure on IVF: now is the time to focus on women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Guilbaud</w:t>
+                <w:t xml:space="preserve">Virginie Tassistro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Resseguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Rubis</w:t>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bjs.11434⟩</w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (2), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03152413v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower gestational age is associated with severe maternal morbidity of preterm cesarean delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sirgant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+                <w:t xml:space="preserve">Gilles Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude D’ercole</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Isabelle Souksi-Medioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101764⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (4), pp.642-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41390-020-0795-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972064v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polycyclic aromatic hydrocarbon exposure on IVF: now is the time to focus on women</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Left-ventricular non-compaction–comparison between different techniques of quantification of trabeculations: Should the diagnostic thresholds be modified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Donghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+                <w:t xml:space="preserve">Farouk Tradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.03.022⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (5), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080650v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic Characteristics and Development of a Hospitalization Prediction Risk Score for Outpatients with Diabetes and COVID-19: The DIABCOVID Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+                <w:t xml:space="preserve">Adele Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souksi-Medioni</w:t>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Soghomonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41390-020-0795-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149982v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-ventricular non-compaction–comparison between different techniques of quantification of trabeculations: Should the diagnostic thresholds be modified?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreina Carbone</w:t>
+                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Viala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gaubert</w:t>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.01.004⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (2), pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543982v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Characteristics and Development of a Hospitalization Prediction Risk Score for Outpatients with Diabetes and COVID-19: The DIABCOVID Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Status of French Young Patients with Inborn Errors of Metabolism with Lifelong Restricted Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Soghomonian</w:t>
+                <w:t xml:space="preserve">Aline Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ancel</w:t>
+                <w:t xml:space="preserve">Abdoulaye Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Lonlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113726⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.184-192.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149266v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Status of French Young Patients with Inborn Errors of Metabolism with Lifelong Restricted Diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Cano</w:t>
+                <w:t xml:space="preserve">Left atrial dysfunction as marker of poor outcome in patients with hypertrophic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Essayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Arnoux</w:t>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.01.059⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149988v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Blanc</w:t>
+                <w:t xml:space="preserve">Hemodynamic Profiles of Cardiogenic Shock Depending on Their Etiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624870v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left atrial dysfunction as marker of poor outcome in patients with hypertrophic cardiomyopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Essayagh</w:t>
+                <w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Cotena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149984v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The medical and social outcome in 2016 of infants who were victims of shaken baby syndrome between 2005 and 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of IgG and IgM antiprothrombin autoantibodies in the exploration of antiphospholipid syndrome: a 5-year retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Antonietti</w:t>
+                <w:t xml:space="preserve">Morgane Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Resseguier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335623v1</w:t>
+                <w:t xml:space="preserve">hal-02467030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of IgG and IgM antiprothrombin autoantibodies in the exploration of antiphospholipid syndrome: a 5-year retrospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
+                <w:t xml:space="preserve">Training Organization, Physiological Profile and Heart Rate Variability Changes in an Open-water World Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez453⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (08), pp.519-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0877-6981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467030v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Organization, Physiological Profile and Heart Rate Variability Changes in an Open-water World Champion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femoral Versus Nonfemoral Peripheral Access for Transcatheter Aortic Valve Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Beurtheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pla</w:t>
+                <w:t xml:space="preserve">Remi Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Aubry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+                <w:t xml:space="preserve">Thomas Modine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0877-6981⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (22), pp.2728-2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2019.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149989v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral Versus Nonfemoral Peripheral Access for Transcatheter Aortic Valve Replacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Beurtheret</w:t>
+                <w:t xml:space="preserve">Laury Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Karam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Modine</w:t>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2019.09.054⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393875v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The medical and social outcome in 2016 of infants who were victims of shaken baby syndrome between 2005 and 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">J.-C. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Morel</w:t>
+                <w:t xml:space="preserve">D. Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Leveille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Chartier</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02158738v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic iron status after acute heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,90 +4955,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antithrombotic efficacy of bivalirudin compared to unfractionated heparin during percutaneous coronary intervention for acute coronary syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.105-111. </w:t>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 274, pp.186-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5340,51 +5340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of synergy between norepinephrine and terlipressin during septic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle tracking quantification of lung sliding for the diagnosis of pneumothorax: a multicentric observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,4929 +5598,4929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Risk Factors Add to Inherited Thrombophilia to Predict Venous Thromboembolism Risk in Families</w:t>
+                <w:t xml:space="preserve">High incidence of atrial fibrillation in patients treated with ibrutinib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Suchon</w:t>
+                <w:t xml:space="preserve">Florian Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ancedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Venton</w:t>
+                <w:t xml:space="preserve">Thérèse Aurran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1677807⟩</w:t>
+              <w:t xml:space="preserve">Open heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e001049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/openhrt-2019-001049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267213v1</w:t>
+                <w:t xml:space="preserve">hal-03149981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of atrial fibrillation in patients treated with ibrutinib</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations in cardiac implantable electronic device infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Koutbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Baptiste</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Aurran</w:t>
+                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/openhrt-2019-001049⟩</w:t>
+              <w:t xml:space="preserve">Heart and Vessels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.824-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00380-018-1292-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149981v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in cardiac implantable electronic device infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Maille</w:t>
+                <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Koutbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Thuny</w:t>
+                <w:t xml:space="preserve">G Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart and Vessels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00380-018-1292-4⟩</w:t>
+              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (4), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149998v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common Risk Factors Add to Inherited Thrombophilia to Predict Venous Thromboembolism Risk in Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Resseguier</w:t>
+                <w:t xml:space="preserve">Manal Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Brévaut-Malaty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
+                <w:t xml:space="preserve">Alexia Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cambonie</w:t>
+                <w:t xml:space="preserve">Geoffroy Venton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (4), pp.333-339. </w:t>
+              <w:t xml:space="preserve">TH Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03 (01), pp.e28-e35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1677807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335319v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine Plasma Level and A2A Receptor Expression in Patients With Cardiogenic Shock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence and characteristics of coronary artery disease in heart failure with preserved and mid-range ejection fractions: A systematic angiography approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Marlinge</w:t>
+                <w:t xml:space="preserve">Lory Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kerbaul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Laine</w:t>
+                <w:t xml:space="preserve">Stephane Arques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (9), pp.E874 - E880. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (2), pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855332v1</w:t>
+                <w:t xml:space="preserve">hal-03150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of epicardial vs. endocardial reimplantation in pacemaker-dependent patients with device infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Milien</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.e42-e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/eux111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057702v1</w:t>
+                <w:t xml:space="preserve">hal-03150002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of coronary artery disease in heart failure with preserved and mid-range ejection fractions: A systematic angiography approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Impact of the time-to-treatment concept on the outcome of acute-heart failure: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lory Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Arques</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 111 (2), pp.109-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 111 (4), pp.270-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150016v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of epicardial vs. endocardial reimplantation in pacemaker-dependent patients with device infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+                <w:t xml:space="preserve">Postoperative morphine consumption and anaesthetic management of patients undergoing video-assisted or robotic-assisted lung resection: a prospective, propensity score-matched study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Franceschi</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Trousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/eux111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.3558+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.05.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150002v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the time-to-treatment concept on the outcome of acute-heart failure: A pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noetnie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ronfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.E764-E765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091334v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postoperative morphine consumption and anaesthetic management of patients undergoing video-assisted or robotic-assisted lung resection: a prospective, propensity score-matched study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Trousse</w:t>
+                <w:t xml:space="preserve">Natacha Rosso-Delsemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Milien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.05.179⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858897v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noetnie Resseguier</w:t>
+                <w:t xml:space="preserve">Elevated serum Krebs von den Lungen-6 in systemic sclerosis: a marker of lung fibrosis and severity of the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ronfle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.813-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-018-3987-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935042v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated serum Krebs von den Lungen-6 in systemic sclerosis: a marker of lung fibrosis and severity of the disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Heim</w:t>
+                <w:t xml:space="preserve">Specific Pharmacological Profile of A 2A Adenosine Receptor Predicts Reduced Fractional Flow Reserve in Patients With Suspected Coronary Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bertin</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marlinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Gomez</w:t>
+                <w:t xml:space="preserve">Fabrice Malergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (5), pp.813-819. </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (8), pp.444-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00296-018-3987-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.117.008290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091332v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Pharmacological Profile of A 2A Adenosine Receptor Predicts Reduced Fractional Flow Reserve in Patients With Suspected Coronary Artery Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Paganelli</w:t>
+                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ronfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.117.008290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.E764-E765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855307v1</w:t>
+                <w:t xml:space="preserve">hal-03150032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between low-grade peripheral inflammation and psychotropic drugs in schizophrenia: results from the national FACE-SZ cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Resseguier</w:t>
+                <w:t xml:space="preserve">O. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00406-017-0847-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Duclos</w:t>
+                <w:t xml:space="preserve">Impact of Direct TAVR Without Balloon Aortic Valvuloplasty on Procedural and Clinical Outcomes Insights From the FRANCE TAVI Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grisoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (19), pp.1956-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150032v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clearsight (TM) use for haemodynamic monitoring during the third trimester of pregnancy - a validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kelway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obstetric Anesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36, pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijoa.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Direct TAVR Without Balloon Aortic Valvuloplasty on Procedural and Clinical Outcomes Insights From the FRANCE TAVI Registry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dabigatran versus vitamin k antagonist: an observational across-cohort comparison in acute coronary syndrome patients with atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Camus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">M. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Camoin-Jau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcin.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.13931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880045v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabigatran versus vitamin k antagonist: an observational across-cohort comparison in acute coronary syndrome patients with atrial fibrillation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Headache Characteristics and Clinical Features of Elderly Migraine Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Camoin-Jau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo de Rijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.13931⟩</w:t>
+              <w:t xml:space="preserve">Headache: The Journal of Head and Face Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (4), pp.525-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/head.13247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006720v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headache Characteristics and Clinical Features of Elderly Migraine Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo de Rijk</w:t>
+                <w:t xml:space="preserve">Adenosine Plasma Level and A2A Receptor Expression in Patients With Cardiogenic Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marlinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kerbaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Headache: The Journal of Head and Face Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (4), pp.525-533. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.E874 - E880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/head.13247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150000v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local and metastatic recurrence in solitary fibrous tumor: construction of a risk calculator in a multicenter cohort from the French Sarcoma Group (FSG) database</w:t>
+                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Resseguier</w:t>
+                <w:t xml:space="preserve">Ludovic Jovenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+                <w:t xml:space="preserve">Michele Pibarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Cesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Italiano</w:t>
+                <w:t xml:space="preserve">Myriam Taouqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx250⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655970v1</w:t>
+                <w:t xml:space="preserve">hal-01573753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes penalty linked to female gender in severe primary mitral regurgitation due to flail leaflet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Performance Gap for Residents in Transfer of Intracorporeal Suturing Skills From Box Trainer to Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pradier</w:t>
+                <w:t xml:space="preserve">Sophie Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Theron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tribouilloy</w:t>
+                <w:t xml:space="preserve">Stéphane Berdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Surgical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (6), pp.1019-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsurg.2017.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580701v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary cardiac surgery for adults with congenital heart disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evangelia Ntalarizou</w:t>
+                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jovenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pibarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taouqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/heartjnl-2016-310384⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150009v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Taouqi</w:t>
+                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573753v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Performance Gap for Residents in Transfer of Intracorporeal Suturing Skills From Box Trainer to Operating Room</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berdah</w:t>
+                <w:t xml:space="preserve">Prediction of local and metastatic recurrence in solitary fibrous tumor: construction of a risk calculator in a multicenter cohort from the French Sarcoma Group (FSG) database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Cesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Italiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsurg.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (8), pp.1979 - 1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150010v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Taouqi</w:t>
+                <w:t xml:space="preserve">Outcomes penalty linked to female gender in severe primary mitral regurgitation due to flail leaflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grigioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tribouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798104v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contemporary cardiac surgery for adults with congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Beurtheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">Oktay Tutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Gerhard Paul Diller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
+                <w:t xml:space="preserve">Cathy West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Brisse</w:t>
+                <w:t xml:space="preserve">Evangelia Ntalarizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (15), pp.1194-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/heartjnl-2016-310384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562425v1</w:t>
+                <w:t xml:space="preserve">hal-03150009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Medication Adherence Rating Scale in homeless patients ă with schizophrenia: Results from the French Housing First experience</w:t>
+                <w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zemmour</w:t>
+                <w:t xml:space="preserve">Patrick Borentain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tinland</w:t>
+                <w:t xml:space="preserve">J. Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boucekine</w:t>
+                <w:t xml:space="preserve">D. Botta-Fridlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Loubiere</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31598⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482348v1</w:t>
+                <w:t xml:space="preserve">hal-01482523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disclosure of research results: a randomized study on GENEPSO-PS cohort ă participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Borentain</w:t>
+                <w:t xml:space="preserve">Elodie Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soussan</w:t>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Botta-Fridlund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+                <w:t xml:space="preserve">Christine Lasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.1023-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482523v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of research results: a randomized study on GENEPSO-PS cohort ă participants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal ă Neuralgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mancini</w:t>
+                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Le Cozannet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Lasset</w:t>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.24-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482389v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal ă Neuralgia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Long-term safety and efficacy of Gamma Knife surgery in classical trigeminal neuralgia: a 497-patient historical cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (4), pp.1079-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2015.2.JNS142144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482648v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term safety and efficacy of Gamma Knife surgery in classical trigeminal neuralgia: a 497-patient historical cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal Neuralgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2015.2.JNS142144⟩</w:t>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000443529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307135v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal Neuralgia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the Medication Adherence Rating Scale in homeless patients ă with schizophrenia: Results from the French Housing First experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">K. Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Donnet</w:t>
+                <w:t xml:space="preserve">A. Tinland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boucekine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (1), pp.24-32. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000443529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep31598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368633v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigarette smoking in women after BRCA1/2 genetic test disclosure: a 5-year follow-up study of the GENEPSO PS cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased Probability of Initial Pain Cessation in Classic Trigeminal Neuralgia Treated With Gamma Knife Surgery in Case of Previous Microvascular Decompression: A Prospective Series of 45 Patients With &amp;gt;1 Year of Follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Lasset</w:t>
+                <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2014.82⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01992859v1</w:t>
+                <w:t xml:space="preserve">hal-01307224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased Probability of Initial Pain Cessation in Classic Trigeminal Neuralgia Treated With Gamma Knife Surgery in Case of Previous Microvascular Decompression: A Prospective Series of 45 Patients With &amp;gt;1 Year of Follow-up.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">Cigarette smoking in women after BRCA1/2 genetic test disclosure: a 5-year follow-up study of the GENEPSO PS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Donnet</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Roussel</w:t>
+                <w:t xml:space="preserve">François Eisinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gim.2014.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307224v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01992859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Roussel</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307466v1</w:t>
+                <w:t xml:space="preserve">hal-01307477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussel</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307477v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307484v1</w:t>
+                <w:t xml:space="preserve">hal-01307466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of a French version of a Dutch scale for assessing breast and body image (BBIS) in healthy women.</w:t>
               </w:r>
@@ -10545,51 +10545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10753,103 +10753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of pain-free response in 497 cases of classic trigeminal neuralgia treated with Gamma Knife surgery and followed up for least 1 year.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -11321,90 +11321,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive toxicity of combusted diesel additive nanoceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Cotena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11571,51 +11571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of new imaging parameters in patients with hypertrophic cardiomyopathy: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Essayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11873,51 +11873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Haentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Society-of-Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Munich, Germany</w:t>
@@ -12115,51 +12115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud-Elias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09208-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.15023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab317" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vermalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretelle Florence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.832361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline d'Oiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03581535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Metral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Beziane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Papinko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldovini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000004755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Duclos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rivory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wilkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franceschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2021.01.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauviel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carcopino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101812" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11061064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lavagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03143202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paganelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872618795514" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miquel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pivano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Crochet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charavil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.01.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delayre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guilbaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11434" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.03.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Donghi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Carbone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Darmon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113726" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Lonlay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.01.059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Essayagh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Casalta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.06.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonietti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Resseguier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dubus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWHWDHW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02467030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pelissier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez453" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149989v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Merino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0877-6981" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beurtheret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Houel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Modine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.09.054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sportouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pinto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Ammar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1384541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Th&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grisoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Norscini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.09.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Barraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantaloube" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-05514-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bobbia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Markarian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cheyssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05710-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02267213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Robin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1677807" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149981v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baptiste" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ancedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2019-001049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koutbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00380-018-1292-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marlinge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kerbaul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003252" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Trevisan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arques" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Perrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/eux111" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trousse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.05.179" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noetnie Resseguier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.95" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-3987-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.008290" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrianarisoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-017-0847-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hili" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoa.2018.04.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880045v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaussaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.06.023" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin-Jau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13931" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150000v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Rijk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.13247" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655970v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Cesne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Italiano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx250" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03580701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigioni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150009v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Tutarel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Paul Diller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy West" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Ntalarizou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2016-310384" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573753v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jovenaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pibarot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taouqi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.154" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150010v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Agostini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berdah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2017.05.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798104v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482348v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zemmour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucekine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubiere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31598" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482389v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cozannet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12390" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01992859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2014.82" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824703v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6874-13-24" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802496v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paoletti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-28" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150012v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mantey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009214" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569860v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass Simoni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mdb Di Biceglie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Resseguier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aac Casalta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443928v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lavoute" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Haentjens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Sakadakis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Donghi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Viala" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tradi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Gaubert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Piazzai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09208-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud-Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.15023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline d'Oiron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03581535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Beziane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vermalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretelle Florence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.832361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wilkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franceschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2021.01.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rivory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.09.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Papinko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldovini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiocchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000004755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauviel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carcopino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101812" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11061064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lavagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miquel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pivano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239846" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Crochet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charavil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.01.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delayre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guilbaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03143202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paganelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872618795514" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.03.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Donghi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Carbone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.01.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Darmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113726" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Lonlay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.01.059" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Essayagh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Casalta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.06.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113384" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02467030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pelissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez453" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149989v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Merino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0877-6981" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beurtheret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Houel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Modine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.09.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335623v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonietti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Resseguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dubus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.10.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWHWDHW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sportouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pinto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Ammar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1384541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Th&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grisoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Norscini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.09.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Barraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantaloube" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-05514-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bobbia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Markarian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cheyssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05710-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baptiste" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ancedy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2019-001049" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koutbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00380-018-1292-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02267213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Robin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1677807" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Trevisan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arques" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Perrin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/eux111" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091334v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trousse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.05.179" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935042v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noetnie Resseguier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.95" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091332v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-3987-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855307v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marlinge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.008290" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696697v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrianarisoa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-017-0847-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880045v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaussaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.06.023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hili" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoa.2018.04.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006720v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonello" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin-Jau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13931" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150000v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Rijk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.13247" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kerbaul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003252" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jovenaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pibarot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taouqi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.154" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Agostini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berdah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2017.05.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798104v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655970v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Cesne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Italiano" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx250" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03580701v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigioni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150009v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Tutarel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Paul Diller" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy West" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Ntalarizou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2016-310384" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482389v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cozannet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12390" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zemmour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinland" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucekine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubiere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31598" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01992859v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2014.82" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824703v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6874-13-24" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802496v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paoletti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-28" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150012v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mantey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009214" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569860v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass Simoni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mdb Di Biceglie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Resseguier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aac Casalta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443928v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lavoute" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Haentjens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Sakadakis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Donghi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Viala" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tradi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Gaubert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Piazzai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>