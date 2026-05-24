--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -770,697 +770,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational integration of adults with severe haemophilia (INTHEMO): A study based on the FranceCoag registry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of a prospective follow-up study after type A aortic dissection repair: a high rate of distal aneurysmal evolution and reinterventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline d'Oiron</w:t>
+                <w:t xml:space="preserve">Marine Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Biron-Andréani</w:t>
+                <w:t xml:space="preserve">Alizée Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hae.14620⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357403v1</w:t>
+                <w:t xml:space="preserve">hal-03428257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCGR2A-HH Gene Variants Encoding the Fc Gamma Receptor for the C-Reactive Protein Are Associated with Enhanced Monocyte CD32 Expression and Cardiovascular Events' Recurrence after Primary Acute Coronary Syndrome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metoclopramide Test in Hyperprolactinemic Women With Polycystic Ovarian Syndrome: Old Wine Into New Bottles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Hubert</w:t>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vermalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bretelle Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020495⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.832361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.832361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03581535v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Oxidative Stress an Emerging Player in the Thrombosis of Patients with Anti-Phosphatidylethanolamine Autoantibodies?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Metral</w:t>
+                <w:t xml:space="preserve">Occupational integration of adults with severe haemophilia (INTHEMO): A study based on the FranceCoag registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
+                <w:t xml:space="preserve">Roseline d'Oiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biron-Andréani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11051297⟩</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.962-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792062v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metoclopramide Test in Hyperprolactinemic Women With Polycystic Ovarian Syndrome: Old Wine Into New Bottles?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FCGR2A-HH Gene Variants Encoding the Fc Gamma Receptor for the C-Reactive Protein Are Associated with Enhanced Monocyte CD32 Expression and Cardiovascular Events' Recurrence after Primary Acute Coronary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fernandes</w:t>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vermalle</w:t>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bretelle Florence</w:t>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.832361⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678845v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03581535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a prospective follow-up study after type A aortic dissection repair: a high rate of distal aneurysmal evolution and reinterventions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Oxidative Stress an Emerging Player in the Thrombosis of Patients with Anti-Phosphatidylethanolamine Autoantibodies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Porto</w:t>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+                <w:t xml:space="preserve">Audrey Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bal</w:t>
+                <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61, pp.152-159. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11051297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428257v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartwatch Electrocardiogram and Artificial Intelligence for Assessing Cardiac-Rhythm Safety of Drug Therapy in the COVID-19 Pandemic. The QT-logs study</w:t>
               </w:r>
@@ -1995,77 +1995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Antifibrillarin (anti-U3 RNP) Antibodies: A New Insight for Patients with Systemic Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114 (6-7), pp.504-514. </w:t>
@@ -2244,1946 +2244,1946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrioma ethanol sclerotherapy could increase IVF live birth rate in women with moderate-severe endometriosis</w:t>
+                <w:t xml:space="preserve">Hemodynamic Profiles of Cardiogenic Shock Depending on Their Etiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Miquel</w:t>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Preaubert</w:t>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gnisci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pivano</w:t>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0239846. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.3384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080576v1</w:t>
+                <w:t xml:space="preserve">hal-03149936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Intracorporeal Suture on Pelvitrainer Using a Robotized Versus Conventional Needle Holder</w:t>
+                <w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Siri</w:t>
+                <w:t xml:space="preserve">Martina Cotena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Crochet</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Charavil</w:t>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Netter</w:t>
+                <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 251, pp.85-93. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2020.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149995v1</w:t>
+                <w:t xml:space="preserve">hal-03036606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of tumour-infiltrating lymphocytes and cancer-associated fibroblasts in patients with pancreatic adenocarcinoma of the body and tail undergoing resection</w:t>
+                <w:t xml:space="preserve">Endometrioma ethanol sclerotherapy could increase IVF live birth rate in women with moderate-severe endometriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Delayre</w:t>
+                <w:t xml:space="preserve">Laura Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Guilbaud</w:t>
+                <w:t xml:space="preserve">Lise Preaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Resseguier</w:t>
+                <w:t xml:space="preserve">Audrey Gnisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Rubis</w:t>
+                <w:t xml:space="preserve">Audrey Pivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bjs.11434⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0239846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03152413v1</w:t>
+                <w:t xml:space="preserve">hal-03080576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower gestational age is associated with severe maternal morbidity of preterm cesarean delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Intracorporeal Suture on Pelvitrainer Using a Robotized Versus Conventional Needle Holder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sirgant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+                <w:t xml:space="preserve">Patrice Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude D’ercole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+                <w:t xml:space="preserve">Axelle Charavil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (7), pp.101764. </w:t>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.85-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2020.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972064v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler echocardiography for assessment of systemic vascular resistances in cardiogenic shock patients</w:t>
+                <w:t xml:space="preserve">Prognostic impact of tumour-infiltrating lymphocytes and cancer-associated fibroblasts in patients with pancreatic adenocarcinoma of the body and tail undergoing resection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">T Delayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Thuny</w:t>
+                <w:t xml:space="preserve">T Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Paganelli</w:t>
+                <w:t xml:space="preserve">N Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2048872618795514⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (6), pp.720-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs.11434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143202v1</w:t>
+                <w:t xml:space="preserve">inserm-03152413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polycyclic aromatic hydrocarbon exposure on IVF: now is the time to focus on women</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower gestational age is associated with severe maternal morbidity of preterm cesarean delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+                <w:t xml:space="preserve">Delphine Sirgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude D’ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.03.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080650v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
+                <w:t xml:space="preserve">Doppler echocardiography for assessment of systemic vascular resistances in cardiogenic shock patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souksi-Medioni</w:t>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41390-020-0795-8⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.102-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2048872618795514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149982v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-ventricular non-compaction–comparison between different techniques of quantification of trabeculations: Should the diagnostic thresholds be modified?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Donghi</w:t>
+                <w:t xml:space="preserve">Influence of polycyclic aromatic hydrocarbon exposure on IVF: now is the time to focus on women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tassistro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Tradi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gaubert</w:t>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.01.004⟩</w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (2), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543982v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Characteristics and Development of a Hospitalization Prediction Risk Score for Outpatients with Diabetes and COVID-19: The DIABCOVID Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Left-ventricular non-compaction–comparison between different techniques of quantification of trabeculations: Should the diagnostic thresholds be modified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Donghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Tradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Lasbleiz</w:t>
+                <w:t xml:space="preserve">Andreina Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cariou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ancel</w:t>
+                <w:t xml:space="preserve">Marie Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113726⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (5), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149266v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Specific cognitive correlates of the quality of life of extremely preterm school-aged children without major neurodevelopmental disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Garbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
+                <w:t xml:space="preserve">Isabelle Souksi-Medioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (4), pp.642-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41390-020-0795-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624870v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Status of French Young Patients with Inborn Errors of Metabolism with Lifelong Restricted Diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic Characteristics and Development of a Hospitalization Prediction Risk Score for Outpatients with Diabetes and COVID-19: The DIABCOVID Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Cano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Astrid Soghomonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Ouattara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Arnoux</w:t>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.01.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149988v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left atrial dysfunction as marker of poor outcome in patients with hypertrophic cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Status of French Young Patients with Inborn Errors of Metabolism with Lifelong Restricted Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Essayagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Pascale de Lonlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Renard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.184-192.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149984v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic Profiles of Cardiogenic Shock Depending on Their Etiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+                <w:t xml:space="preserve">The impact of chorionicity on pregnancy outcome and neurodevelopment at 2 years old among twins born preterm: the EPIPAGE-2 cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Laine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113384⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (2), pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149936v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Left atrial dysfunction as marker of poor outcome in patients with hypertrophic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Essayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Cotena</w:t>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Anne-Claire Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Sébastien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036606v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of IgG and IgM antiprothrombin autoantibodies in the exploration of antiphospholipid syndrome: a 5-year retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Beziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,51 +4821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic iron status after acute heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4936,295 +4936,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antithrombotic efficacy of bivalirudin compared to unfractionated heparin during percutaneous coronary intervention for acute coronary syndrome</w:t>
+                <w:t xml:space="preserve">Long-term results of surgical treatment of secondary severe mitral regurgitation in patients with end-stage heart failure: Advantage of prosthesis insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Frere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Laine</w:t>
+                <w:t xml:space="preserve">Alexis Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lemesle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Paganelli</w:t>
+                <w:t xml:space="preserve">Pierre Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grisoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Norscini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1384541⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (2), pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762121v1</w:t>
+                <w:t xml:space="preserve">hal-02202122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term results of surgical treatment of secondary severe mitral regurgitation in patients with end-stage heart failure: Advantage of prosthesis insertion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antithrombotic efficacy of bivalirudin compared to unfractionated heparin during percutaneous coronary intervention for acute coronary syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grisoli</w:t>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Norscini</w:t>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 112 (2), pp.95-103. </w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.105-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1384541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202122v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden side of oral thrombin inhibitors</w:t>
               </w:r>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 274, pp.186-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5334,5193 +5334,5193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of synergy between norepinephrine and terlipressin during septic shock</w:t>
+                <w:t xml:space="preserve">Speckle tracking quantification of lung sliding for the diagnosis of pneumothorax: a multicentric observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cantaloube</w:t>
+                <w:t xml:space="preserve">Xavier Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Medam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Thibaut Markarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cheyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45 (5), pp.730-732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-018-05514-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (9), pp.1212-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-019-05710-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262490v1</w:t>
+                <w:t xml:space="preserve">hal-02471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking quantification of lung sliding for the diagnosis of pneumothorax: a multicentric observational study</w:t>
+                <w:t xml:space="preserve">Preliminary results of synergy between norepinephrine and terlipressin during septic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Markarian</w:t>
+                <w:t xml:space="preserve">Michel Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
+                <w:t xml:space="preserve">Sophie Medam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cheyssac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45 (9), pp.1212-1218. </w:t>
+              <w:t xml:space="preserve">, 2019, 45 (5), pp.730-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-019-05710-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-018-05514-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471053v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of atrial fibrillation in patients treated with ibrutinib</w:t>
+                <w:t xml:space="preserve">Common Risk Factors Add to Inherited Thrombophilia to Predict Venous Thromboembolism Risk in Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Baptiste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">Pierre Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Ancedy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Manal Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Aurran</w:t>
+                <w:t xml:space="preserve">Alexia Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Venton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/openhrt-2019-001049⟩</w:t>
+              <w:t xml:space="preserve">TH Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03 (01), pp.e28-e35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1677807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149981v1</w:t>
+                <w:t xml:space="preserve">hal-02267213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in cardiac implantable electronic device infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Koutbi</w:t>
+                <w:t xml:space="preserve">High incidence of atrial fibrillation in patients treated with ibrutinib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ancedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Thuny</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Aurran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart and Vessels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00380-018-1292-4⟩</w:t>
+              <w:t xml:space="preserve">Open heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e001049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/openhrt-2019-001049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149998v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
+                <w:t xml:space="preserve">Seasonal variations in cardiac implantable electronic device infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cambonie</w:t>
+                <w:t xml:space="preserve">Linda Koutbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
+              <w:t xml:space="preserve">Heart and Vessels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.824-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00380-018-1292-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335319v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Risk Factors Add to Inherited Thrombophilia to Predict Venous Thromboembolism Risk in Families</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of life of extremely preterm school-age children without major handicap: a cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Ibrahim</w:t>
+                <w:t xml:space="preserve">C Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Robin</w:t>
+                <w:t xml:space="preserve">V Brévaut-Malaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Venton</w:t>
+                <w:t xml:space="preserve">G Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 03 (01), pp.e28-e35. </w:t>
+              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (4), pp.333-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1677807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2018-315046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267213v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of coronary artery disease in heart failure with preserved and mid-range ejection fractions: A systematic angiography approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adenosine Plasma Level and A2A Receptor Expression in Patients With Cardiogenic Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lory Trevisan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">Marion Marlinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kerbaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Arques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 111 (2), pp.109-118. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.E874 - E880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150016v1</w:t>
+                <w:t xml:space="preserve">hal-01855332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of epicardial vs. endocardial reimplantation in pacemaker-dependent patients with device infection</w:t>
+                <w:t xml:space="preserve">Prevalence and characteristics of coronary artery disease in heart failure with preserved and mid-range ejection fractions: A systematic angiography approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+                <w:t xml:space="preserve">Lory Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Franceschi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Arques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/eux111⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (2), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150002v1</w:t>
+                <w:t xml:space="preserve">hal-03150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the time-to-treatment concept on the outcome of acute-heart failure: A pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">Comparison of epicardial vs. endocardial reimplantation in pacemaker-dependent patients with device infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Pinto</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.e42-e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/eux111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02091334v1</w:t>
+                <w:t xml:space="preserve">hal-03150002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postoperative morphine consumption and anaesthetic management of patients undergoing video-assisted or robotic-assisted lung resection: a prospective, propensity score-matched study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Charvet</w:t>
+                <w:t xml:space="preserve">Impact of the time-to-treatment concept on the outcome of acute-heart failure: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.05.179⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (4), pp.270-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858897v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
+                <w:t xml:space="preserve">Postoperative morphine consumption and anaesthetic management of patients undergoing video-assisted or robotic-assisted lung resection: a prospective, propensity score-matched study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noetnie Resseguier</w:t>
+                <w:t xml:space="preserve">Delphine Trousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ronfle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.E764-E765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.3558+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.05.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935042v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noetnie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Rosso-Delsemme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+                <w:t xml:space="preserve">Romain Ronfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.E764-E765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057702v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated serum Krebs von den Lungen-6 in systemic sclerosis: a marker of lung fibrosis and severity of the disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bertin</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rosso-Delsemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Gomez</w:t>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Milien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-018-3987-3⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091332v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Pharmacological Profile of A 2A Adenosine Receptor Predicts Reduced Fractional Flow Reserve in Patients With Suspected Coronary Artery Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Paganelli</w:t>
+                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ronfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.117.008290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.E764-E765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855307v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complemental analysis about postoperative opioid consumption between video-assisted thoracic surgery (VATS) and robotic-assisted thoracic surgery (RATS) for early-stage lung cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Duclos</w:t>
+                <w:t xml:space="preserve">Specific Pharmacological Profile of A 2A Adenosine Receptor Predicts Reduced Fractional Flow Reserve in Patients With Suspected Coronary Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Marlinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Malergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.95⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (8), pp.444-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.117.008290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150032v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between low-grade peripheral inflammation and psychotropic drugs in schizophrenia: results from the national FACE-SZ cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevated serum Krebs von den Lungen-6 in systemic sclerosis: a marker of lung fibrosis and severity of the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Andrianarisoa</w:t>
+                <w:t xml:space="preserve">Carine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00406-017-0847-1⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.813-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-018-3987-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696697v1</w:t>
+                <w:t xml:space="preserve">hal-02091332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Direct TAVR Without Balloon Aortic Valvuloplasty on Procedural and Clinical Outcomes Insights From the FRANCE TAVI Registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between low-grade peripheral inflammation and psychotropic drugs in schizophrenia: results from the national FACE-SZ cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deharo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">M. Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcin.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-017-0847-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880045v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clearsight (TM) use for haemodynamic monitoring during the third trimester of pregnancy - a validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duclos</w:t>
+                <w:t xml:space="preserve">C. Kelway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obstetric Anesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36, pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijoa.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabigatran versus vitamin k antagonist: an observational across-cohort comparison in acute coronary syndrome patients with atrial fibrillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Direct TAVR Without Balloon Aortic Valvuloplasty on Procedural and Clinical Outcomes Insights From the FRANCE TAVI Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grisoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Camoin-Jau</w:t>
+                <w:t xml:space="preserve">Olivier Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.13931⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (19), pp.1956-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006720v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headache Characteristics and Clinical Features of Elderly Migraine Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dabigatran versus vitamin k antagonist: an observational across-cohort comparison in acute coronary syndrome patients with atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Rijk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Camoin-Jau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Headache: The Journal of Head and Face Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/head.13247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.13931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150000v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine Plasma Level and A2A Receptor Expression in Patients With Cardiogenic Shock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Marlinge</w:t>
+                <w:t xml:space="preserve">Headache Characteristics and Clinical Features of Elderly Migraine Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Rijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kerbaul</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (9), pp.E874 - E880. </w:t>
+              <w:t xml:space="preserve">Headache: The Journal of Head and Face Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (4), pp.525-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/head.13247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855332v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
+                <w:t xml:space="preserve">Outcomes penalty linked to female gender in severe primary mitral regurgitation due to flail leaflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jovenaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">J. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Pibarot</w:t>
+                <w:t xml:space="preserve">A. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Taouqi</w:t>
+                <w:t xml:space="preserve">F. Grigioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tribouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573753v1</w:t>
+                <w:t xml:space="preserve">hal-03580701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Performance Gap for Residents in Transfer of Intracorporeal Suturing Skills From Box Trainer to Operating Room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Crochet</w:t>
+                <w:t xml:space="preserve">Contemporary cardiac surgery for adults with congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Beurtheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubert Agostini</w:t>
+                <w:t xml:space="preserve">Oktay Tutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Knight</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Gerhard Paul Diller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berdah</w:t>
+                <w:t xml:space="preserve">Cathy West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Ntalarizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsurg.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (15), pp.1194-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/heartjnl-2016-310384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150010v1</w:t>
+                <w:t xml:space="preserve">hal-03150009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Taouqi</w:t>
+                <w:t xml:space="preserve">Prediction of local and metastatic recurrence in solitary fibrous tumor: construction of a risk calculator in a multicenter cohort from the French Sarcoma Group (FSG) database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Cesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Italiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (8), pp.1979 - 1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798104v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brisse</w:t>
+                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jovenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pibarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taouqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562425v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local and metastatic recurrence in solitary fibrous tumor: construction of a risk calculator in a multicenter cohort from the French Sarcoma Group (FSG) database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Italiano</w:t>
+                <w:t xml:space="preserve">The Performance Gap for Residents in Transfer of Intracorporeal Suturing Skills From Box Trainer to Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Surgical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (6), pp.1019-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsurg.2017.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655970v1</w:t>
+                <w:t xml:space="preserve">hal-03150010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes penalty linked to female gender in severe primary mitral regurgitation due to flail leaflet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tribouilloy</w:t>
+                <w:t xml:space="preserve">Practices in management of cancer treatment-related cardiovascular toxicity: A cardio-oncology survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jovenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pibarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taouqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.387-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.02.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580701v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary cardiac surgery for adults with congenital heart disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oktay Tutarel</w:t>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Paul Diller</w:t>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy West</w:t>
+                <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Ntalarizou</w:t>
+                <w:t xml:space="preserve">Catherine Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (15), pp.1194-1202. </w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/heartjnl-2016-310384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150009v1</w:t>
+                <w:t xml:space="preserve">halshs-01562425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t>
+                <w:t xml:space="preserve">Validation of the Medication Adherence Rating Scale in homeless patients ă with schizophrenia: Results from the French Housing First experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Borentain</w:t>
+                <w:t xml:space="preserve">K. Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soussan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">A. Tinland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Botta-Fridlund</w:t>
+                <w:t xml:space="preserve">M. Boucekine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+                <w:t xml:space="preserve">V. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482523v1</w:t>
+                <w:t xml:space="preserve">hal-01482348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of research results: a randomized study on GENEPSO-PS cohort ă participants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Le Cozannet</w:t>
+                <w:t xml:space="preserve">Patrick Borentain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+                <w:t xml:space="preserve">J. Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lasset</w:t>
+                <w:t xml:space="preserve">D. Botta-Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.12390⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482389v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal ă Neuralgia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disclosure of research results: a randomized study on GENEPSO-PS cohort ă participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Donnet</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.1023-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.12390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482648v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term safety and efficacy of Gamma Knife surgery in classical trigeminal neuralgia: a 497-patient historical cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal ă Neuralgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.24-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307135v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal Neuralgia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Long-term safety and efficacy of Gamma Knife surgery in classical trigeminal neuralgia: a 497-patient historical cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000443529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (4), pp.1079-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2015.2.JNS142144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368633v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Medication Adherence Rating Scale in homeless patients ă with schizophrenia: Results from the French Housing First experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Very Long-Term Outcome of Radiosurgery for Classical Trigeminal Neuralgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zemmour</w:t>
+                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tinland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Loubiere</w:t>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep31598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000443529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482348v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased Probability of Initial Pain Cessation in Classic Trigeminal Neuralgia Treated With Gamma Knife Surgery in Case of Previous Microvascular Decompression: A Prospective Series of 45 Patients With &amp;gt;1 Year of Follow-up.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">Cigarette smoking in women after BRCA1/2 genetic test disclosure: a 5-year follow-up study of the GENEPSO PS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Roussel</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eisinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000739⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gim.2014.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307224v1</w:t>
+                <w:t xml:space="preserve">inserm-01992859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigarette smoking in women after BRCA1/2 genetic test disclosure: a 5-year follow-up study of the GENEPSO PS cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
+                <w:t xml:space="preserve">Decreased Probability of Initial Pain Cessation in Classic Trigeminal Neuralgia Treated With Gamma Knife Surgery in Case of Previous Microvascular Decompression: A Prospective Series of 45 Patients With &amp;gt;1 Year of Follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Eisinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Lasset</w:t>
+                <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (2), pp.117-124. </w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gim.2014.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01992859v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussel</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307477v1</w:t>
+                <w:t xml:space="preserve">hal-01307466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Roussel</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307484v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307466v1</w:t>
+                <w:t xml:space="preserve">hal-01307484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of a French version of a Dutch scale for assessing breast and body image (BBIS) in healthy women.</w:t>
               </w:r>
@@ -10545,51 +10545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Julian-Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10753,103 +10753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of pain-free response in 497 cases of classic trigeminal neuralgia treated with Gamma Knife surgery and followed up for least 1 year.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -11321,90 +11321,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive toxicity of combusted diesel additive nanoceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Cotena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11571,51 +11571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of new imaging parameters in patients with hypertrophic cardiomyopathy: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Essayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,277 +11690,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-ventricular non-compaction: a multimodality imaging approach to trabeculation quantification allows refinement of diagnostic criteria</w:t>
+                <w:t xml:space="preserve">Differentiating cardiac amyloidosis from hypertrophic cardiomyopathy: which deformation imaging parameter is the best? Value of the ejection fraction basal strain ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.D. Donghi</w:t>
+                <w:t xml:space="preserve">C.P. Piazzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G.G. Gaubert</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Haentjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Society-of-Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443883v1</w:t>
+                <w:t xml:space="preserve">hal-02443962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating cardiac amyloidosis from hypertrophic cardiomyopathy: which deformation imaging parameter is the best? Value of the ejection fraction basal strain ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Left-ventricular non-compaction: a multimodality imaging approach to trabeculation quantification allows refinement of diagnostic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Donghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Piazzai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Casalta</w:t>
+                <w:t xml:space="preserve">G.G. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Society-of-Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443962v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12115,51 +12115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09208-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud-Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.15023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline d'Oiron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03581535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Beziane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vermalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretelle Florence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.832361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wilkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franceschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2021.01.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rivory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.09.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Papinko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldovini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiocchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000004755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauviel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carcopino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101812" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11061064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lavagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miquel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pivano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239846" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Crochet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charavil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.01.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delayre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guilbaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03143202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paganelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872618795514" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.03.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Donghi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Carbone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.01.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Darmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113726" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Lonlay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.01.059" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Essayagh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Casalta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.06.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113384" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02467030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pelissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez453" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149989v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Merino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0877-6981" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beurtheret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Houel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Modine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.09.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335623v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonietti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Resseguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dubus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.10.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWHWDHW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sportouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pinto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Ammar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1384541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Th&#233;ron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grisoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Norscini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.09.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Barraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantaloube" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-05514-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bobbia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Markarian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cheyssac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05710-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baptiste" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ancedy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2019-001049" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koutbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00380-018-1292-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02267213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Robin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1677807" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150016v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Trevisan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arques" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Perrin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/eux111" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091334v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trousse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.05.179" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935042v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noetnie Resseguier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.95" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091332v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-3987-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855307v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marlinge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.008290" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696697v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrianarisoa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-017-0847-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880045v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaussaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.06.023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970231v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hili" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoa.2018.04.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006720v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonello" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin-Jau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13931" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150000v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Rijk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.13247" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kerbaul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003252" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jovenaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pibarot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taouqi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.154" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Agostini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berdah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2017.05.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798104v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655970v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Cesne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Italiano" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx250" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03580701v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigioni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150009v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Tutarel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Paul Diller" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy West" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Ntalarizou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2016-310384" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482389v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cozannet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12390" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zemmour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinland" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucekine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubiere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31598" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01992859v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2014.82" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824703v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6874-13-24" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802496v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paoletti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-28" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150012v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mantey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009214" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569860v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass Simoni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mdb Di Biceglie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Resseguier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aac Casalta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443928v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lavoute" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Haentjens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Sakadakis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Donghi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Viala" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tradi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Gaubert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Piazzai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09208-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud-Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.15023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab317" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vermalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretelle Florence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.832361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline d'Oiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03581535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Metral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Beziane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11051297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wilkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franceschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2021.01.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rivory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ress&#233;guier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.09.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02533046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Papinko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baldovini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiocchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000004755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauviel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carcopino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101812" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11061064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lavagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miquel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pivano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239846" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Crochet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charavil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.01.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Delayre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guilbaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Resseguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11434" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirgant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude D&#8217;ercole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03143202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paganelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872618795514" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.03.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Donghi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Carbone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.01.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souksi-Medioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-020-0795-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cariou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Darmon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113726" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Lonlay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.01.059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16170" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Essayagh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Casalta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.06.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02467030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pelissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez453" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149989v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Aubry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Merino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0877-6981" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beurtheret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Houel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Modine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2019.09.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335623v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonietti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Resseguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dubus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2018.10.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWHWDHW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sportouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pinto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Ammar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Th&#233;ron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grisoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Norscini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.09.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1384541" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Barraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gaubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bobbia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Markarian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cheyssac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05710-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262490v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantaloube" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Medam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-05514-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02267213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Robin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1677807" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149981v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baptiste" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ancedy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2019-001049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koutbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00380-018-1292-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335319v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cambonie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2018-315046" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marlinge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kerbaul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003252" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Trevisan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arques" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150002v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Perrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/eux111" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trousse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.05.179" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noetnie Resseguier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ronfle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.95" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855307v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.008290" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091332v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-3987-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrianarisoa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-017-0847-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hili" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelway" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijoa.2018.04.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880045v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaussaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.06.023" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin-Jau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13931" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150000v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Rijk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.13247" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03580701v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Theron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigioni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Tutarel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Paul Diller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy West" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Ntalarizou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2016-310384" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655970v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Cesne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Italiano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx250" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573753v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jovenaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pibarot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taouqi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.02.154" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150010v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Agostini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berdah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2017.05.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798104v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482348v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zemmour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucekine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubiere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31598" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482389v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cozannet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12390" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01992859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julian-Reynier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2014.82" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824703v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nogu&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6874-13-24" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802496v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paoletti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-28" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150023v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sagui" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Ollivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-232" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150012v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mantey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009214" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naick Ollivier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-41" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569860v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass Simoni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mdb Di Biceglie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Resseguier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aac Casalta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443928v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lavoute" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Haentjens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Sakadakis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443962v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Piazzai" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02443883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Donghi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Viala" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tradi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Gaubert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>