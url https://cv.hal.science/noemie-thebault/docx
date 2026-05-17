--- v0 (2026-03-26)
+++ v1 (2026-05-17)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nanocind Signature Is an Independent Prognosticator of Recurrence and Death in Uterine Leiomyosarcomas</w:t>
+                <w:t xml:space="preserve">Tetraploidization of Immortalized Myoblasts Induced by Cell Fusion Drives Myogenic Sarcoma Development with DMD Deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Croce</w:t>
+                <w:t xml:space="preserve">Candice Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lesluyes</w:t>
+                <w:t xml:space="preserve">Sophie Leguellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Valle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Thébault</w:t>
+                <w:t xml:space="preserve">Jessica Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-19-2891⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12051281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933471v1</w:t>
+                <w:t xml:space="preserve">hal-04907549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraploidization of Immortalized Myoblasts Induced by Cell Fusion Drives Myogenic Sarcoma Development with DMD Deletion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nanocind Signature Is an Independent Prognosticator of Recurrence and Death in Uterine Leiomyosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Merle</w:t>
+                <w:t xml:space="preserve">Tom Lesluyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thébault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.1281. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.855-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12051281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-19-2891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907549v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t>
               </w:r>
@@ -1588,527 +1588,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une puce de génotypage haute densité 600K pour le canard commun et le canard de Barbarie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical applications of genomic assignment methods in the avian breeding industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738413v1</w:t>
+                <w:t xml:space="preserve">hal-02460150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical applications of genomic assignment methods in the avian breeding industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Teissier</w:t>
+                <w:t xml:space="preserve">Développement d’une puce de génotypage haute densité 600K pour le canard commun et le canard de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460150v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea fowl domestication : new insights from the first whole genome assembly and the pool sequencing of wild and domestic populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vignal</w:t>
+                <w:t xml:space="preserve">Improving the knowledge of microchromosome repeated sequences in chicken by the sequencing of BAC clones with Pacific Bio technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785577v1</w:t>
+                <w:t xml:space="preserve">hal-02733811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the knowledge of microchromosome repeated sequences in chicken by the sequencing of BAC clones with Pacific Bio technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Guinea fowl domestication : new insights from the first whole genome assembly and the pool sequencing of wild and domestic populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Thébault</w:t>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
+              <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733811v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinea fowl whole genome assembly and application for genetic diversity in African and European populations</w:t>
               </w:r>
@@ -2388,51 +2388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Thareja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauzeral-Vizcaino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeeb Halabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Mery-Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-008734" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04094632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;rot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Darmusey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Feliu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Roca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michelas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauz&#233;ral-Vizcaino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adg8841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beddok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Thebault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88671-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04094575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Croce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lesluyes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna M'Hamdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-19-2891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leguellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiguigbaza&#8208;kossigan Dayo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yapi&#8208;gnaore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yapi-Gnaore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Youssao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Thareja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauzeral-Vizcaino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeeb Halabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Mery-Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-008734" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04094632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;rot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Darmusey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Feliu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Roca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michelas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauz&#233;ral-Vizcaino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adg8841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beddok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Thebault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88671-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04094575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leguellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Croce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lesluyes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna M'Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-19-2891" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiguigbaza&#8208;kossigan Dayo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yapi&#8208;gnaore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yapi-Gnaore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Youssao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>