--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -3724,51 +3724,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the effects of bevacizumab on the tumor vascular dynamics to optimize the association anti-VEGF / radiation therapy</w:t>
+                <w:t xml:space="preserve">Optimization of the use of anti-angiogenics in glioblastoma using mathematical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima El Alaoui-Lasmaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t>
@@ -3799,97 +3799,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYCOTUG Workshop : Dynamics and Controls of Tumors Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Letellier, CORIA, Université de Rouen, Nov 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">6th Congress of the French Society of Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215601v1</w:t>
+                <w:t xml:space="preserve">hal-01204533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the use of anti-angiogenics in glioblastoma using mathematical modeling.</w:t>
+                <w:t xml:space="preserve">Characterization of the effects of bevacizumab on the tumor vascular dynamics to optimize the association anti-VEGF / radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima El Alaoui-Lasmaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t>
@@ -3920,73 +3920,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congress of the French Society of Angiogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">DYCOTUG Workshop : Dynamics and Controls of Tumors Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Letellier, CORIA, Université de Rouen, Nov 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204533v1</w:t>
+                <w:t xml:space="preserve">hal-01215601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the anti-angiogenic and anti-vascular effects of bevacizumab using mathematical tools: an effective way to determine the normalization window?</w:t>
               </w:r>
@@ -6953,51 +6953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79B5BCA6"/>
+    <w:nsid w:val="1AB6DD7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7184,51 +7184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3840-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133386961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui-Lasmaili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-016-9536-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.04.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX0H0FW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette&#160;d. Godin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laguesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Malinouskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.08.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pernot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.03.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6B7N0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2009.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBLK7FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718259g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZZRVXZ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152006778226503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2JPSDP19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.11.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBSDGX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui Lasmaili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul-Ezleen Kamarulzaman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71273-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9XMN76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71274-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXWM7Q1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Di Stasio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3840-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133386961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui-Lasmaili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-016-9536-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.04.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX0H0FW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette&#160;d. Godin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laguesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Malinouskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.08.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pernot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.03.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6B7N0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2009.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBLK7FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718259g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZZRVXZ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152006778226503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2JPSDP19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.11.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBSDGX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui Lasmaili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul-Ezleen Kamarulzaman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71273-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9XMN76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71274-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXWM7Q1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Di Stasio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>