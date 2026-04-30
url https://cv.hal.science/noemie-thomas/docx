--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -3060,221 +3060,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGuIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AGuIX theranostics nanoparticles for vascular-targeted interstitial photodynamic therapy for glioblastoma : in vitro and in vivo approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t>
+              <w:t xml:space="preserve">14ème Colloque Nanohybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILM, Lyon 1, May 2017, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550754v1</w:t>
+                <w:t xml:space="preserve">hal-01583712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGuIX theranostics nanoparticles for vascular-targeted interstitial photodynamic therapy for glioblastoma : in vitro and in vivo approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGuIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque Nanohybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILM, Lyon 1, May 2017, Bastia, France</w:t>
+              <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583712v1</w:t>
+                <w:t xml:space="preserve">hal-02550754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadolinium-based nanoparticles for the treatment of glioblastoma by MRI-guided photodynamic therapy</w:t>
               </w:r>
@@ -6953,51 +6953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AB6DD7C"/>
+    <w:nsid w:val="E35B5069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7184,51 +7184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3840-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133386961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui-Lasmaili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-016-9536-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.04.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX0H0FW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette&#160;d. Godin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laguesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Malinouskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.08.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pernot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.03.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6B7N0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2009.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBLK7FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718259g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZZRVXZ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152006778226503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2JPSDP19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.11.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBSDGX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui Lasmaili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul-Ezleen Kamarulzaman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71273-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9XMN76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71274-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXWM7Q1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Di Stasio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3840-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133386961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui-Lasmaili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-016-9536-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.04.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX0H0FW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette&#160;d. Godin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laguesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Malinouskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.08.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pernot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.03.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6B7N0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2009.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBLK7FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718259g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZZRVXZ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152006778226503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2JPSDP19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.11.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBSDGX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui Lasmaili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul-Ezleen Kamarulzaman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71273-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9XMN76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71274-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXWM7Q1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Di Stasio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>