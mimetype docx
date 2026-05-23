--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -6653,50 +6653,62 @@
               <w:t xml:space="preserve">Congrès Photodynamic Therapy and Photodiagnosis update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -6707,185 +6719,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie photodynamique ciblant la vascularisation tumorale par l'adressage du co-récepteur neuropiline-1 :vers l'élaboration de peptides biologiquement plus stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Henri Poincaré - Nancy I, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00389034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie photodynamique ciblant la vascularisation tumorale par l'adressage du co-récepteur neuropiline-1 : Vers l'élaboration de peptides biologiquement plus stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009NAN10019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6953,51 +6965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E35B5069"/>
+    <w:nsid w:val="116D6545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7184,51 +7196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3840-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133386961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui-Lasmaili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-016-9536-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.04.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX0H0FW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette&#160;d. Godin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laguesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Malinouskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.08.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pernot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.03.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6B7N0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2009.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBLK7FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718259g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZZRVXZ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152006778226503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2JPSDP19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.11.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBSDGX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui Lasmaili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul-Ezleen Kamarulzaman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71273-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9XMN76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71274-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXWM7Q1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Di Stasio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3840-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133386961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109861" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui-Lasmaili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-016-9536-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.04.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX0H0FW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette&#160;d. Godin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laguesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Malinouskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.08.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pernot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.03.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6B7N0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2009.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBLK7FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718259g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZZRVXZ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152006778226503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2JPSDP19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.11.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBSDGX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui Lasmaili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul-Ezleen Kamarulzaman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71273-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9XMN76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323582v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71274-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXWM7Q1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Di Stasio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B85NWRT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>