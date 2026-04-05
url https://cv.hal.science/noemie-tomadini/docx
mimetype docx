--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -944,234 +944,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animaux natifs et animaux colonisés aux Antilles françaises : une Histoire de la globalisation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Primeros trabajos en el hinterland de Naachtun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Animaux colonisés - Histoire mondiale des animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Serna, Violette Pouillard, Malik Mellah, Véronique Le Ru, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">35 Simposio internacional de arqueología de Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Guatemala city, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035698v1</w:t>
+                <w:t xml:space="preserve">hal-03831158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primeros trabajos en el hinterland de Naachtun</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animaux natifs et animaux colonisés aux Antilles françaises : une Histoire de la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 Simposio internacional de arqueología de Guatemala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Guatemala city, Guatemala</w:t>
+              <w:t xml:space="preserve">Journée d'études Animaux colonisés - Histoire mondiale des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Serna, Violette Pouillard, Malik Mellah, Véronique Le Ru, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831158v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explotación de la fauna de vertebrados En Naachtun (Petén, Guatemala) durante el periodo clásico (150- 1000 d. C.): primeros datos arqueozoológicos</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondedeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cotom Nimatuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,77 +1282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,90 +1534,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After the Preclassic Collapse. A socio-environmental contextualization of the rise of Naachtun (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Castanet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1917,77 +1917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,393 +2049,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
+                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Barthélémy-Moizan</w:t>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Grunberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
+              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093067v1</w:t>
+                <w:t xml:space="preserve">hal-03528720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">B. Grunberg. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528720v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Callou</w:t>
+                <w:t xml:space="preserve">Emmanuel Barthélémy-Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grouard</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
+              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen, Publications du CRAHAM; Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615856v1</w:t>
+                <w:t xml:space="preserve">hal-02093067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les preuves matérielles d'une occupation littorale inédite de la fin du XVIIe siècle à Saint-Martin (Petites-Antilles): témoins de la présence flibustière ?</w:t>
               </w:r>
@@ -2594,51 +2594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 26th Congress of the International Association for Caribbean Archaeology (IACA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2657,251 +2657,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site historique de Gare Maritime (Basse-Terre, Guadeloupe) : Identification des activités commerciales par l'archéozoologie</w:t>
+                <w:t xml:space="preserve">L'Alimentation dans une plantation Guadeloupéenne du XVIIIe siècle. Le cas de l'habitation Macaille (Anse Betrand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Benoît Bérard; Catherine Losier. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kelly Kenneth; Benoît Bérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie Caraïbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+              <w:t xml:space="preserve">Bitasion: Archéologie des habitations - Plantations des Petites Antilles/Lesser Antillean Plantation Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.103-116, 2014, Taboui Caribbean Archaeology, 978-90-8890-291-8</w:t>
+              <w:t xml:space="preserve">, pp.69-85, 2014, 9789088901942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528588v1</w:t>
+                <w:t xml:space="preserve">hal-03528081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alimentation dans une plantation Guadeloupéenne du XVIIIe siècle. Le cas de l'habitation Macaille (Anse Betrand)</w:t>
+                <w:t xml:space="preserve">Le site historique de Gare Maritime (Basse-Terre, Guadeloupe) : Identification des activités commerciales par l'archéozoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kelly Kenneth; Benoît Bérard. </w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Bérard; Catherine Losier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bitasion: Archéologie des habitations - Plantations des Petites Antilles/Lesser Antillean Plantation Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Archéologie Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-85, 2014, 9789088901942</w:t>
+              <w:t xml:space="preserve">, pp.103-116, 2014, Taboui Caribbean Archaeology, 978-90-8890-291-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528081v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3358,51 +3358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C20B7775"/>
+    <w:nsid w:val="26AD973D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-tomadini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2026-6060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nondedeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom Nimatuj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archeologie-caraibe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/bitasion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MNHN0020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-tomadini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2026-6060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nondedeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom Nimatuj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/bitasion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archeologie-caraibe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MNHN0020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>