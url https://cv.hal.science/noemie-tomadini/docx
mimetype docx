--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -160,204 +160,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le domino du Fort Saint-Louis (Fort-de-France, Martinique) : témoin d'un artisanat antillais à l'époque coloniale ?</w:t>
+                <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 45, 7 p</w:t>
+              <w:t xml:space="preserve">, 2022, 49, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636033v1</w:t>
+                <w:t xml:space="preserve">hal-03944616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le domino du Fort Saint-Louis (Fort-de-France, Martinique) : témoin d'un artisanat antillais à l'époque coloniale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 49, 16 p</w:t>
+              <w:t xml:space="preserve">, 2022, 45, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944616v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
               </w:r>
@@ -516,51 +516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ravoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150, pp.20-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -633,51 +633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ravoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La possibilité des îles. L’archéologie dans la France d’outre-mer (Petites Antilles et Guyane – Terres australes et antarctiques, 150, pp.20-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -868,51 +868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cod salted, an essential commodity of the French sugar colonies in the colonial period : zooarchaeological reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -944,303 +944,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primeros trabajos en el hinterland de Naachtun</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animaux natifs et animaux colonisés aux Antilles françaises : une Histoire de la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 Simposio internacional de arqueología de Guatemala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Guatemala city, Guatemala</w:t>
+              <w:t xml:space="preserve">Journée d'études Animaux colonisés - Histoire mondiale des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Serna, Violette Pouillard, Malik Mellah, Véronique Le Ru, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831158v1</w:t>
+                <w:t xml:space="preserve">hal-04035698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animaux natifs et animaux colonisés aux Antilles françaises : une Histoire de la globalisation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Primeros trabajos en el hinterland de Naachtun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Animaux colonisés - Histoire mondiale des animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Serna, Violette Pouillard, Malik Mellah, Véronique Le Ru, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">35 Simposio internacional de arqueología de Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Guatemala city, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035698v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explotación de la fauna de vertebrados En Naachtun (Petén, Guatemala) durante el periodo clásico (150- 1000 d. C.): primeros datos arqueozoológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondedeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cotom Nimatuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1282,77 +1282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges transatlantiques entre la France et ses colonies d’Amérique à la lumière de la culture matérielle (XVIe - début du XIXe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1534,90 +1534,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After the Preclassic Collapse. A socio-environmental contextualization of the rise of Naachtun (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martijn van den Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point</w:t>
@@ -1805,51 +1805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4. Material Culture. 4.6 Faunal remains: Daily activities and regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,77 +1917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,475 +2049,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lefevre</w:t>
+                <w:t xml:space="preserve">Emmanuel Barthélémy-Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Grunberg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
+              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen, Publications du CRAHAM; Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528720v1</w:t>
+                <w:t xml:space="preserve">hal-02093067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Callou</w:t>
+                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grouard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouard Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Grunberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
+              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615856v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093067v1</w:t>
+                <w:t xml:space="preserve">hal-02615856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les preuves matérielles d'une occupation littorale inédite de la fin du XVIIe siècle à Saint-Martin (Petites-Antilles): témoins de la présence flibustière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier-Ségard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone artefacts from colonial sites of Martinique (1645-1902): between imports and local crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2594,51 +2594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 26th Congress of the International Association for Caribbean Archaeology (IACA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2657,523 +2657,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alimentation dans une plantation Guadeloupéenne du XVIIIe siècle. Le cas de l'habitation Macaille (Anse Betrand)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le site historique de Gare Maritime (Basse-Terre, Guadeloupe) : Identification des activités commerciales par l'archéozoologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kelly Kenneth; Benoît Bérard. </w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Bérard; Catherine Losier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bitasion: Archéologie des habitations - Plantations des Petites Antilles/Lesser Antillean Plantation Archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">Archéologie Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-85, 2014, 9789088901942</w:t>
+              <w:t xml:space="preserve">, pp.103-116, 2014, Taboui Caribbean Archaeology, 978-90-8890-291-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528081v1</w:t>
+                <w:t xml:space="preserve">hal-03528588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site historique de Gare Maritime (Basse-Terre, Guadeloupe) : Identification des activités commerciales par l'archéozoologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'Alimentation dans une plantation Guadeloupéenne du XVIIIe siècle. Le cas de l'habitation Macaille (Anse Betrand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Benoît Bérard; Catherine Losier. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kelly Kenneth; Benoît Bérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Bitasion: Archéologie des habitations - Plantations des Petites Antilles/Lesser Antillean Plantation Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.103-116, 2014, Taboui Caribbean Archaeology, 978-90-8890-291-8</w:t>
+              <w:t xml:space="preserve">, pp.69-85, 2014, 9789088901942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528588v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données de la faune vertébrée : l’îlot Renan, un espace exclusivement consacré à l’administration de l’île ? In BARTHELEMY-MOIZAN E. (Dir.), Cour d’appel, Rue Victor Schoelcher (Fort-de-France, Martinique). Rapport final d’opération - fouille archéologique, INRAP GSO, pp. 243-258</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse des restes archéozoologiques de l'ichtyofaune et des chéloniens sur le site des Marines de Saint-Denis de la Réunion (Place Charles de Gaulle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2018</w:t>
+              <w:t xml:space="preserve">INRAP. 2025, 36 p., 33 figs, 5 tablx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957022v1</w:t>
+                <w:t xml:space="preserve">hal-05595092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fort-de-France (972), Nouvel Hôtel de Police</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Martinique. 2017, pp.718</w:t>
+                <w:t xml:space="preserve">Us et coutumes alimentaires et données sur la vie quotidienne de deux habitats bourgeois des XVIIIe – XIXe siècle à Bourbon : approche archéozoologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2024, 66 p., 46 fig., 18 tabl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539607v1</w:t>
+                <w:t xml:space="preserve">halshs-05595105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les données de la faune vertébrée : l’îlot Renan, un espace exclusivement consacré à l’administration de l’île ? In BARTHELEMY-MOIZAN E. (Dir.), Cour d’appel, Rue Victor Schoelcher (Fort-de-France, Martinique). Rapport final d’opération - fouille archéologique, INRAP GSO, pp. 243-258</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fort-de-France (972), Nouvel Hôtel de Police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Navetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Martinique. 2017, pp.718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ensembles de faune vertébrée – analyse archéozoologique et données sur les économies de subsistance d’une habitation guadeloupéenne. In SERRAND N. (Dir.) – Route de La Piéta (Port-Louis, Guadeloupe). Eléments des quartiers servile et résidentiel des habitations sucreries Barbotteau et Rodrigues, Rapport final d’opération - fouille archéologique, INRAP GSO, 2 vol., pp. 435 – 454</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3183,114 +3333,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et animaux dans les colonies françaises des Petites Antilles du XVIIe siècle à la fin du XIXe siècle : changements, résiliences et adaptations mutuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. MNHN Paris, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018MNHN0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03948123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3358,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26AD973D"/>
+    <w:nsid w:val="FB8BA561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-tomadini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2026-6060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nondedeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom Nimatuj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/bitasion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archeologie-caraibe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MNHN0020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-tomadini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2026-6060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nondedeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom Nimatuj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archeologie-caraibe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/bitasion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MNHN0020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>