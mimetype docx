--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -160,204 +160,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
+                <w:t xml:space="preserve">Le domino du Fort Saint-Louis (Fort-de-France, Martinique) : témoin d'un artisanat antillais à l'époque coloniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Larre</w:t>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 49, 16 p</w:t>
+              <w:t xml:space="preserve">, 2022, 45, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944616v1</w:t>
+                <w:t xml:space="preserve">hal-03636033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le domino du Fort Saint-Louis (Fort-de-France, Martinique) : témoin d'un artisanat antillais à l'époque coloniale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 45, 7 p</w:t>
+              <w:t xml:space="preserve">, 2022, 49, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636033v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
               </w:r>
@@ -516,51 +516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ravoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150, pp.20-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -633,51 +633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ravoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La possibilité des îles. L’archéologie dans la France d’outre-mer (Petites Antilles et Guyane – Terres australes et antarctiques, 150, pp.20-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -868,51 +868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cod salted, an essential commodity of the French sugar colonies in the colonial period : zooarchaeological reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux natifs et animaux colonisés aux Antilles françaises : une Histoire de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Animaux colonisés - Histoire mondiale des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Serna, Violette Pouillard, Malik Mellah, Véronique Le Ru, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explotación de la fauna de vertebrados En Naachtun (Petén, Guatemala) durante el periodo clásico (150- 1000 d. C.): primeros datos arqueozoológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges transatlantiques entre la France et ses colonies d’Amérique à la lumière de la culture matérielle (XVIe - début du XIXe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1528,410 +1528,410 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After the Preclassic Collapse. A socio-environmental contextualization of the rise of Naachtun (Guatemala)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">ANN BRYSBAERT, IRENE VIKATOU &amp; JARI PAKKANEN (eds). </w:t>
+                <w:t xml:space="preserve">4. Material Culture. 4.6 Faunal remains: Daily activities and regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouard Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martijn VAN DEN BEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping Cultural Landscapes: Connecting Agriculture, Crafts, Construction, Transport, and Resilience Strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone press, pp.133-152, 2022, 978-94-6426-096-0</w:t>
+              <w:t xml:space="preserve">Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.182-196, 2022, Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point, 9781003181651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508378v1</w:t>
+                <w:t xml:space="preserve">hal-03526717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6. Synthesis. The Troumassoid Turning Point: local development or introduction of new houses, subsistence patterns, and ceramics?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+                <w:t xml:space="preserve">After the Preclassic Collapse. A socio-environmental contextualization of the rise of Naachtun (Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martijn van den Bel. </w:t>
+              <w:t xml:space="preserve">ANN BRYSBAERT, IRENE VIKATOU &amp; JARI PAKKANEN (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.248-263, 2022, Archaeological Investigations on Guadeloupe, French West Indies. The Troumassoid Turning Point, 978-1-032-02054-9</w:t>
+              <w:t xml:space="preserve">Shaping Cultural Landscapes: Connecting Agriculture, Crafts, Construction, Transport, and Resilience Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone press, pp.133-152, 2022, 978-94-6426-096-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526792v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4. Material Culture. 4.6 Faunal remains: Daily activities and regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">6. Synthesis. The Troumassoid Turning Point: local development or introduction of new houses, subsistence patterns, and ceramics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knippenberg Sebastiaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Martijn VAN DEN BEL. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martijn van den Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.182-196, 2022, Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point, 9781003181651</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.248-263, 2022, Archaeological Investigations on Guadeloupe, French West Indies. The Troumassoid Turning Point, 978-1-032-02054-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526717v1</w:t>
+                <w:t xml:space="preserve">hal-03526792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t>
               </w:r>
@@ -2055,77 +2055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barthélémy-Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2180,77 +2180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Grunberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
@@ -2344,51 +2344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
@@ -2421,51 +2421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les preuves matérielles d'une occupation littorale inédite de la fin du XVIIe siècle à Saint-Martin (Petites-Antilles): témoins de la présence flibustière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sellier-Ségard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2542,90 +2542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone artefacts from colonial sites of Martinique (1645-1902): between imports and local crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2663,77 +2663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site historique de Gare Maritime (Basse-Terre, Guadeloupe) : Identification des activités commerciales par l'archéozoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Bérard; Catherine Losier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -2775,64 +2775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Alimentation dans une plantation Guadeloupéenne du XVIIIe siècle. Le cas de l'habitation Macaille (Anse Betrand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2932,51 +2932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des restes archéozoologiques de l'ichtyofaune et des chéloniens sur le site des Marines de Saint-Denis de la Réunion (Place Charles de Gaulle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2025, 36 p., 33 figs, 5 tablx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2994,51 +2994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Us et coutumes alimentaires et données sur la vie quotidienne de deux habitats bourgeois des XVIIIe – XIXe siècle à Bourbon : approche archéozoologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3069,51 +3069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données de la faune vertébrée : l’îlot Renan, un espace exclusivement consacré à l’administration de l’île ? In BARTHELEMY-MOIZAN E. (Dir.), Cour d’appel, Rue Victor Schoelcher (Fort-de-France, Martinique). Rapport final d’opération - fouille archéologique, INRAP GSO, pp. 243-258</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ensembles de faune vertébrée – analyse archéozoologique et données sur les économies de subsistance d’une habitation guadeloupéenne. In SERRAND N. (Dir.) – Route de La Piéta (Port-Louis, Guadeloupe). Eléments des quartiers servile et résidentiel des habitations sucreries Barbotteau et Rodrigues, Rapport final d’opération - fouille archéologique, INRAP GSO, 2 vol., pp. 435 – 454</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3347,51 +3347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et animaux dans les colonies françaises des Petites Antilles du XVIIe siècle à la fin du XIXe siècle : changements, résiliences et adaptations mutuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. MNHN Paris, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018MNHN0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3508,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB8BA561"/>
+    <w:nsid w:val="B316F038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3739,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-tomadini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2026-6060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nondedeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom Nimatuj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archeologie-caraibe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/bitasion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MNHN0020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noemie-tomadini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2026-6060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nondedeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cotom Nimatuj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archeologie-caraibe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/bitasion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MNHN0020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>